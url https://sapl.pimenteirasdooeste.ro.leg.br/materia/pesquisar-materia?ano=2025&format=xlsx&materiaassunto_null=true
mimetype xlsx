--- v0 (2025-10-25)
+++ v1 (2026-04-05)
@@ -10,1040 +10,1477 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="366" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="276">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Alan Teodoro</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_01_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que se faça a reforma da Quadra e do Campo Municipal do Município de Pimenteiras do oeste.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Jorgiano Garcia</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_02_assinada.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo, junto a secretaria competente para que se sejam tomadas as devidas providências com urgência na avenida Bolívia e a Rua: Juvenal da Silva.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_03_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que sejam feitas a reformas de todas as placas da cidade de indicação e sinalização</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_04_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita em partes da cidade que ainda falta as trocas de lâmpadas comum por lâmpadas LED</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita uma via de mão única na avenida Helena Justiniano.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_06_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita placas indicando o nome das ruas e avenidas da cidade.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/-indicaca0_07-2025_jorgiano.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente para que seja reativada novamente a fábrica de manilhas e bloquetes já existente na Secretaria de Obras da cidade de Pimenteiras do Oeste.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Prof. Irene Alves</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita uma construção de Espaço Recreativo para Creche Escola Municipal Mundo Mágico.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Roberto Cavalcante "Dora"</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita a manutenção da iluminação pública da cidade.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_10_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente para que seja providenciado a abertura de uma porta de acesso aos fundos do prédio do Conselho Tutelar com dimensões adequadas para permitir a passagem de pessoas e equipamentos. E a construção do muro do Prédio do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_11_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente para que seja feita Aquisição de Mobiliário para o Prédio do Conselho Tutelar.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Jean Tavares</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_12_assinada.pdf</t>
+  </si>
+  <si>
+    <t>OIndica ao Poder Executivo, junto a secretaria competente para que seja feita reforma e ampliação do Prédio, Sivaldo da Silva Santos (CRAS) Centro de referência Social.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_13_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Pode executivo, para que seja feita a revisão anual salarial dos professores da rede Municipal de Educação e que seja pago o Piso Nacional do Magistério com retroativo de janeiro.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretária competente para que possam arrumar a linha 9 da 3° para a 2° eixo, até o Rio Santa Terezinha onde faz divisa com cabixi, que são 4km.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretária competente para fazer cascalhamento em alguns pontos da linha 6 da 4° para 5° eixo, e por manilhas na 5° eixo, e no cruzamento da linha 6 para a linha 5 e da linha 6 para linha 7.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_17_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente para o fornecimento de Equipamentos de Proteção Individual (EPIs) para os funcionários da Secretária de Obras.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_18_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente a regulamentação do poste de luz na entrada da cidade.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_19_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente para a contratação de médicos e profissionais da área da saúde, como pediatra, ginecologista, fonoaudiólogo, dermatologista e ortopedista.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_20_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente para providenciar tendas para eventos, evitando a necessidade de pegar empréstimo de outras secretarias.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_21_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente para a manutenção urgente do letreiro e das grades da orla do Porto Municipal.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_22_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, para que sejam tomadas precauções de orientação aos caminhoneiros a trafegarem pelo local indicado, como o anel viário.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto secretaria competente, para que possam estar limpando o lote onde era o antigo Hotel Cabana.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, para que tenham uma conversa com os donos das embarcações para que possam evitar que suas embarcações atrapalhem a chegada de outros barcos em um local de embarque</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_25_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo, junto a secretaria competente que tenha a gentileza de disponibilizar um funcionário público para realizar a limpeza e manutenção do banheiro localizado na praça dos Quilombolas durante a realização de eventos. Sabemos que a importância de manter esse espaço sempre em condições adequadas de uso para os participantes, e a presença de um profissional para manter a limpeza do ambiente durante esses eventos é fundamental.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Jesus Reginaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_26_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente que seja realizada a drenagem da água acumulada na Rua do mercado Essencial, esquina  com a Rua do Hospital, tendo em vista os transtornos causados aos moradores, comerciantes e pedestre que circulam por essa região.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Leticia Fernanda</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_27_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente, que seja realizada a transferencia de um onibus da secretaria de turismo,e Esporte para outro setor da administração pública, tendo em vista a tercerização das linhas de transpote anteriormente operadas por essa secretaria.</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projetos de Leis</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf</t>
+  </si>
+  <si>
+    <t>" Dispõe sobre a NOVA Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança, no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf</t>
+  </si>
+  <si>
+    <t>" DISPÕE SOBRE A INSTITUIÇÃO DO SIM_x000D_
+HORTIFRUTIGRANJEIROS DA AGRICULTURA FAMILIAR NO_x000D_
+MUNICÍPIO DE PIMENTEIRAS DO OESTE E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei-3.pdf</t>
+  </si>
+  <si>
+    <t>" Altera Lei Municipal n. 1104/2022 de 31 de Outubro de_x000D_
+2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_004.pdf</t>
+  </si>
+  <si>
+    <t>" Altera Lei Municipal n. 1108/2022 de 04 de Novembro de_x000D_
+2022 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>“Altera a Lei nº 1063/2021 (PPA Exercício 2021/2025, a Lei nº 1166/2024 (LDO Exercício de 2025) e dispõe sobre abertura de Credito Adicional Especial por anulação de dotação conforme art. 43 § 1º III da Lei 4.320/64, na (Lei Orçamentária Anual – LOA nº 1173/2024)</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_lei-6.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito Adicional Suplementar por Anulação de dotação orçamentaria.</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei-7.pdf</t>
+  </si>
+  <si>
+    <t>"Altera dispositivos da legislação municipal referente ao Programa de_x000D_
+Doação de Leite, modificando o inciso II do artigo 3º e o artigo 6º da_x000D_
+Lei nº 570/2011, bem como o inciso IV do artigo 6º da Lei nº_x000D_
+661/2013."</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei-8.pdf</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei-9.pdf</t>
+  </si>
+  <si>
+    <t>"  ALTERA DISPOSITIVO LEI MUNICIPAL Nº 1070/2021, QUE DISPÕE DE ADICIONAL DE INSALUBRIDADE E PELICULOSIDADE A SERVIDORES PÚBLICOS DO MUNIC´PIO DE PIMENTEIRAS DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei-11.pdf</t>
+  </si>
+  <si>
+    <t>" Inclui atribuições ao cargo de Fiscal Municipal, previsto na Lei_x000D_
+Municipal nº 558/2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_12.pdf</t>
+  </si>
+  <si>
+    <t>" Dispõe sobre REVISÃO ANUAL para 2025 da Tabela de Vencimentos MAGISTÉRIO e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei-013.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o reajuste do piso salarial dos agentes comunitários de_x000D_
+saúde (ACS), agentes de combate às endemias (ACE) do Município de_x000D_
+Pimenteiras do Oeste/RO e dá outras providências."</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_-14.pdf</t>
+  </si>
+  <si>
+    <t>" Dispõe sobre Revisão Geral Anual Salarial dos Servidores Públicos Efetivos no Âmbito do Poder Executivo_x000D_
+do Município de Pimenteiras do Oeste RO."</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei-15.pdf</t>
+  </si>
+  <si>
+    <t>" Altera o valor da Gratificação Extraordinária Especial prevista no art. 2º da Lei Municipal nº 1111/2022 e dá_x000D_
+outras providências."</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei-16.pdf</t>
+  </si>
+  <si>
+    <t>" Altera o valor da Gratificação por Tempo Integral de Dedicação Exclusiva aos Motoristas (GTIDEM) prevista_x000D_
+no art. 3º da Lei Municipal nº 1113/2022 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf</t>
+  </si>
+  <si>
+    <t>" Altera o inciso I do § 1º do art. 1º da Lei Municipal nº 1.179 de 18 de_x000D_
+março de 2025 e seu Anexo, para adequar a descrição do cargo_x000D_
+autorizado para contratação temporária na Secretaria Municipal de_x000D_
+Educação."</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA.</t>
+  </si>
+  <si>
     <t>143</t>
   </si>
   <si>
-    <t>2025</t>
-[...4 lines deleted...]
-  <si>
     <t>PAUTA</t>
   </si>
   <si>
-    <t>Pauta da Sessão Ordinária</t>
-[...5 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf</t>
+    <t>Pauta da Sessão ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - Ata dispensada._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicações de n° 02 a 07/2025: Autor; Vereador, Jorgiano Garcia Leite._x000D_
            Indicação de n°08/2025: autora; Irene Alves Almeida_x000D_
            Indicações de n° 09 e 10/2025: autor; Roberto Cavalcante Santos._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
            Requerimento de n° 01/2025: requer cópia do Estatuto do CMDCA._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto para a orde</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 1° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
             Projeto de Resolução n° 05/2025. _x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicação de n° 011/2025: autor; Roberto Cavalcante Santos._x000D_
            Indicação de n° 012/2025: autor; Jean Cesar Tavares._x000D_
            Indicação de n° 013/2025: autora; Irene Alves Almeida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
            Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 d</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>3</t>
-[...4 lines deleted...]
-  <si>
     <t>- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei n° 07/2025-"Que altera dispositivos da legislação municipal referente ao Programa de Doação de Leite, modificando o inciso II do artigo 3º e o artigo 6º da Lei nº 570/2011, bem como o inciso IV do artigo 6º da Lei nº 661/2013."_x000D_
 Projeto de lei n° 09/2025- Altera dispositivo da Lei Municipal nº 1.070/2021, que dispõe sobre a concessão de Adicional de Insalubridade e Periculosidade aos Servidores Públicos do Município de Pimenteiras do Oeste e dá outras providências._x000D_
 Projeto de lei n° 10/2025- que dispõe sobre abertura de Crédito Adicional Suplementar por Anulação de dotação Orçamentária.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 3° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 _x000D_
 Projeto de Resolução n° 06/2025-Que Dispõe sobre a Filiação da Câmara Municipal de Pimenteiras do Oeste à UCAVER – União de Câmaras e Vereadores de Rondônia e dá outras providências._x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei n° 011/2025- Que Inclui atribuições ao cargo de Fiscal Municipal, previsto na Lei Municipal nº 558/2011, e dá outras providências.   _x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
  Indicações de n° 015 e 016/2025-Autoria dos Vereadores Roberto Cavalcante Santos e Jesus Reginaldo da Cunha._x000D_
  Indicações de n° 017 a 025/2025-Autoria do Vereador Jorgiano Garcia Leite.  _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 4° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 Projeto de Resolução n° 07/2025- DISPÕES SOBRE A INSTITUIÇÃO DO SIM HORTIFRUGRANJEIROS DA AGRICULTURA FAMILIAR NO ÂMBITO CÂMARA MUNICIPAL DE PIMENTEIRAS DO OESTE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Projeto de Resolução n° 08/2025- Dispõe sobre Criação VAGAS no PCCR (Resolução 005/2022) da Câmara Municipal de Pimenteiras do Oeste e dá outras providências._x000D_
 _x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida.  _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 5° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 PROJETO DE LEI Nº 12 /2025-Dispõe sobre REVISÃO ANUAL para 2025 da Tabela de Vencimentos MAGISTÉRIO e dá outras providências._x000D_
 PROJETO DE LEI Nº 013/2025- Dispõe sobre o reajuste do piso salarial dos agentes comunitários de saúde (ACS), agentes de combate às endemias (ACE) do Município de Pimenteiras do Oeste/RO e dá outras providências._x000D_
 PROJETO DE LEI Nº 014/2025-Dispõe sobre Revisão Geral Anual Salarial dos Servidores Públicos Efetivos no Âmbito do Poder _x000D_
 Executivo do Município de Pimenteiras do Oeste RO._x000D_
 PROJETO DE LEI Nº 15/2025.Altera o valor da Gratificação Extraordinária Especial prevista no art. 2º da Lei Municipal nº 1111/2022 e dá outras providências._x000D_
 PROJETO DE LEI Nº 16/2025. Altera o valor da Gratificação po</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 6° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto de lei recebido_x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida.  _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 7° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto de lei recebido_x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação n° 026/2025-Autoria do vereador Jesus Reginaldo da Cunha._x000D_
 Indicação n° 027/2025-Autoria da vereadora Letícia Fernanda S. de Oliveira _x000D_
 Indicação n° 028/2025-Autoria do vereador Jorgiano Garcia Leite. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 8° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto de lei recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida_x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 9° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto de lei recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n° 29 e 30/2025-autoria do vereador: Roberto Cavalcante Santos. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 10° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Decreto n° 191/2025-Dispõe sobre Cronograma de Elaboração do Plano Plurianual Quadriênio 2026-_x000D_
 2029 e da outras Providências._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n° 31 e 32/2025-autoria do vereador: Jean Cesar Tavares._x000D_
 Indicação de n° 33/2025-autoria do vereador: Jorgiano Garcia Leite._x000D_
 Indicações de n° 34 e 35/2025-autoria do vereador: Jean Cesar Tavares._x000D_
 Indicação de n° 36/2025- autoria do vereador: Jesus Reginaldo da Cunha._x000D_
  _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ____________________________________________</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 11° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 037/2025-Autoria da vereadora; Letícia Fernanda Souza de Oliveira._x000D_
 Indicações de n° 38,39 e 40/2025-Autoria do vereador; Jorgiano Garcia Leite._x000D_
 Indicação de n° 41/2025-Autoria do vereador; Jesus Reginaldo da Cunha._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Requerimentos de n° 02 e 03/2025. Autoria do vereador; Roberto Cavalcante Santos. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 12° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhuma matéria recebida.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>"	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 13° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 Projeto de decreto Legislativo n° 002/2025 -Dispõe sobre a aprovação do Parecer do TCE/RO em relação as Contas da Prefeitura Municipal de Pimenteiras do Oeste, referente ao Exercício Financeiro de 2023._x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento recebido. _x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Projeto de Lei n° 07/2025- Dispõe sobre a alteração do inciso II do art. 3º, do art. 6º e do ar</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 14° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de Lei n° 19/2025-Dispõe sobre abertura de crédito adicional suplementar por anulação de dotação orçamentária._x000D_
 Projeto de Lei n° 20/2025-Dispõe sobre abertura de crédito adicional suplementar por anulação de dotação orçamentária._x000D_
 Projeto de Lei n° 22/2025-"Dispõe sobre a criação de Cargo Comissionado na Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança (Lei Municipal nº 1176/2025), no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências."_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 42/2025- Autoria do Vereador; Alan dos Santos Teodoro._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUER</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 15° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma Indicação recebida._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 EMENDA ADITIVA ao Projeto de lei n° 19/2025. _x000D_
 _x000D_
 Projeto de Lei n° 19/2025-Dispõe sobre abertura de crédito adicional suplementar por anulação de dotação orçamentária._x000D_
 Projeto de Lei n° 20/2025-Dispõe sobre abertura de crédito adicional su</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 16° Sessão Ordinária do Primeiro Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 _x000D_
  PROJETO DE RESOLUÇÃO n° 009/2025: “Institui o Programa ‘JOVEM APRENDIZ’ no âmbito da Câmara Municipal de Pimenteiras do Oeste e dá outras providências”._x000D_
 _x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhuma matéria recebida._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 43/2025-Autoria do vereador; Jean Cesar Tavares._x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 1° Sessão Ordinária do Segundo Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 _x000D_
 Oficio de n° 29/SEMTUR/ 2025. Informações sobre as atrações do Festival de Praia 2025._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma Indicação Recebida. _x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno). _x000D_
 _x000D_
 PROJETO DE RESOLUÇÃO n° 009/2025: “Institui o Programa ‘JOVEM APRENDIZ’ no âmbito da Câmara Municipal de Pimenteiras do Oeste e dá outras providências”.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 2° Sessão Ordinária do Segundo Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 44 e 45/2025-autoria do vereador: Roberto Cavalcante Santos. _x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno). _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 3° Sessão Ordinária do Segundo Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 46/2025-autoria do vereador: Jean Cesar Tavares. _x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno). _x000D_
 Nenhum projeto recebido</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 3° Sessão e Ata da 4° Sessão Ordinária do Segundo Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei 023/2025-trata do PPA- Plano Plurianual de Pimenteiras do Oeste – 2026/2029_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n° 47 e 48/2025-autoria da vereadora: IRENE ALVES ALMEIDA MACKOWIAK. _x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  Nenhum Requerimento._x000D_
 .4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno). Leitura, discussão e votação:_x000D_
 PROJETO DE LEI 024/2025 – Trata de credito adicional especial por ten</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf</t>
   </si>
   <si>
     <t>•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 _x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - (Leitura/Deliberada) Ata da 5° Sessão Ordinária do Segundo Período de 2025._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Nenhum expediente recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n°49 e 50/2025-autoria do Vereador Jean Cesar Tavares e Indicação n°51/2025- autoria do vereador Roberto Cavalcante Santos. _x000D_
  3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/MOÇÃO DE APLAUSOS._x000D_
  Apresentado, discutido, deliberado e votado / Moção de Aplausos e Reconhecimento N°001/2025 Autoria do vereador Jorgiano Garcia Leite_x000D_
 4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf</t>
   </si>
   <si>
     <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Votação Ata da 6ª Sessão Ordinária)._x000D_
 3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 	_x000D_
 _x000D_
 3.2.1– Expediente Recebido Prefeito_x000D_
        Relatório Simplificado da Execução Orçamentaria 1° semestre janeiro/junho/2025_x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
          Indicação de n°053/2025-Autoria do Vereador Roberto Cavalcante Santos._x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
           Nenhum expediente recebido._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
                       Nenhum requerimento apresentado_x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
      Nenhuma proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 _x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Int</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf</t>
   </si>
   <si>
     <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Votação Ata da 7ª Sessão Ordinária)._x000D_
 3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 	_x000D_
 _x000D_
    3.2.1– Expediente Recebido Prefeito_x000D_
 Projeto de lei n°025/2025 trata se sobre as Diretrizes Orçamentárias para Elaboração e Execução da Lei Orçamentária anual referente ao exercício financeiro do ano de 2026, e da outras providências._x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
          Indicações de n°054, 055, 056/2025-Autoria da Vereadora Leticia Fernanda Souza de Oliveira_x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
           Nenhum expediente recebido._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
                       Nenhum requerimento apresentado_x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
      Nenhuma proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  __________________________________________________________</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf</t>
   </si>
   <si>
     <t>– Expediente Recebido Prefeito_x000D_
        Nenhum _x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
        Nenhum _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
           Nenhum expediente recebido._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
    MOÇÃO DE APLAUSOS E RECONHECIMENTO N°001/2025 Manifesta aplausos ao Sargento Raimundo Dima Lima._x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
      Nenhuma proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 _x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
 _x000D_
 Nenhuma ordem do dia.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf</t>
   </si>
   <si>
     <t>Expediente Recebido Prefeito_x000D_
 PROJETO DE LEI 027/2025 Trata-se sobre o Código Ambiental do Município de Pimenteiras do Oeste e da outras providencias. _x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
      Indicações de n° 057, 058 e 059/2025autoria do Vereador Jorgiano Garcia Leite_x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
      Nenhum expediente recebido._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
    Nenhum requerimento apresentado_x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma  proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 _x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
 _x000D_
 PROJETO DE LEI 028/2025 trata-se de Abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentária.</t>
   </si>
   <si>
     <t>187</t>
-  </si>
-[...1 lines deleted...]
-    <t>27</t>
   </si>
   <si>
     <t>Expediente Recebido Prefeito_x000D_
 Nenhum recebido_x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
       Nenhuma indicação apresentada._x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
 PROJETO DE NOVA LEI ORGÂNICA DO MUNICIPIO DE PIMENTEIRAS DO OESTE-RO._x000D_
 PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCICIO  2019 Projeto de Decreto Legislativo 003/2025._x000D_
 PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCICIO 2018 Projeto de Lei de Decreto Legislativo 004/2025_x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
    Nenhum proposição apresentada._x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
 _x000D_
 Nenhum projeto apresentado</t>
   </si>
   <si>
-    <t>147</t>
-[...170 lines deleted...]
-    <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA.</t>
+    <t>188</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Expediente Recebido Prefeito_x000D_
+PROJETO DE LEI 029/2025 Trata-se sobre Abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentaria._x000D_
+PROJETO DE LEI 031/2025 trata-se sobre Abertura de Credito Adicional Suplementar por Excesso de Arrecadação._x000D_
+PROJETO DE LEI 032/2025 Trata-se sobre denominação do Prédio Público Refeitório Escolar Municipal de Ensino Fundamental Paulo Freire com o nome de Apolo Herreira Kleim e das outras providencias._x000D_
+3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
+    Indicações de n° 060/2025autoria do Vereador Jesus Reginaldo da Cunha e Indicações de n° 061 062/2025 de autoria do Vereador Roberto Cavalcante Santos 063, 064 autoria Da vereadora Irene Alves Almeida Mackowiak e 065 autoria da vereadora Leticia Fernanda Sousa de Oliveira. _x000D_
+3.2.3 - Expediente Recebido Diversos:_x000D_
+     Nenhum expediente recebido._x000D_
+3.3 - Leitura ,Discusão e Votação de Requerimento/Pareceres Moções_x000D_
+   Nenhum requerimento apresentado_x000D_
+3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/pautas_da_13_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Expediente Recebido Prefeito_x000D_
+PROJETO DE LEI 033/2025 INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO FME, NO_x000D_
+MUNICÍPIO DE PIMENTEIRAS DO OESTE_x000D_
+3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
+    Nenhuma indicação apresentada  _x000D_
+3.2.3 - Expediente Recebido Diversos:_x000D_
+     Nenhum expediente recebido._x000D_
+3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
+   Nenhum requerimento apresentado_x000D_
+3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
+Nenhuma proposição apresentada_x000D_
+3.5 - USO DA TRIBUNA:_x000D_
+_x000D_
+        INSCRITOS:  ___________________________________________________________________x000D_
+FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
+	_x000D_
+4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
+_x000D_
+PROJETO DE LEI 029/2025 Trata-se sobre Abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentaria._x000D_
+PROJETO DE LEI 031/2025 trata-se sobre Abertura de Credito Adicional Suplementar por Excesso de Arrecadação._x000D_
+PROJETO DE LEI 032/2025 Trata-</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Expediente Recebido Prefeito:_x000D_
+Projeto de Lei nº 030/2025 - LOA - Projeto de Lei Orçamentaria Anual para Exercício 2026._x000D_
+_x000D_
+3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+3.2.3 - Expediente Recebido Diversos:_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+	_x000D_
+3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+3.5 - USO DA TRIBUNA:_x000D_
+_x000D_
+INSCRITOS:  _________________________________________________________________________________x000D_
+_x000D_
+FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
+4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
+Leitura, Discussão e VOTAÇÃO:_x000D_
+Projeto de Lei 23/2025 - Dispõe sobre PPA - Plano Plurianual Período 2026/2029 – 2º TURNO VOTAÇÃO._x000D_
+_x000D_
+Projeto de Lei 25/2025 - Dispõe sobre LDO. Lei Diretrizes Orçamentárias - Exercício 2026 - 1º TURNO VOTAÇÃO.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/192/pauta_15_sessao.pdf</t>
+  </si>
+  <si>
+    <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
+3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR: (Leitura/Votação Ata da 14ª Sessão Ordinária e Ata da 2° _x000D_
+ sessão Extraordinária)_x000D_
+_x000D_
+3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
+3.2.1– Expediente Recebido Prefeito:_x000D_
+Nenhuma matéria recebida _x000D_
+_x000D_
+3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
+Indicação de n°066/2025 de autoria do vereador Jean Cesar Tavares _x000D_
+_x000D_
+3.2.3 - Expediente Recebido Diversos:_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+	_x000D_
+3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
+Nenhuma matéria recebida._x000D_
+_x000D_
+3.5 - USO DA TRIBUNA:_x000D_
+INSCRITOS:  _________________________________________________________________________________x000D_
+FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
+4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
+Leitura, Discussão e VOTAÇÃO:_x000D_
+Processo Legislativo 012/2025 LOM Lei Or</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/pauta_da_16_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
+3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR: (Leitura/Votação Ata da 15ª Sessão Ordinária)_x000D_
+3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
+3.2.1– Expediente Recebido Prefeito:_x000D_
+Nenhuma matéria recebida _x000D_
+3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
+Indicação de n°067/2025 de autoria do vereador Jean Cesar Tavares e _x000D_
+Indicação de n°068/2025 de autoria da vereadora Irene Alves Almeida Mackowiak_x000D_
+_x000D_
+3.2.3 - Expediente Recebido Diversos:_x000D_
+Nenhuma matéria recebida._x000D_
+3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
+Nenhuma matéria recebida.	_x000D_
+3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
+Nenhuma matéria recebida._x000D_
+3.5 - USO DA TRIBUNA:_x000D_
+INSCRITOS:  _________________________________________________________________________________x000D_
+FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
+4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
+Leitura, Discussão e VOTAÇÃO:</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Pauta Sessão EXTRAORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/191/pauta_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>2ª 	SESSÃO EXTRAORDINÁRIA_x000D_
+8ª	LEGISLATURA_x000D_
+1ª 	SESSÃO LEGISLATIVA_x000D_
+2º	PERÍODO LEGISLATIVO DE 2025_x000D_
+_x000D_
+1)	VERIFICAÇÃO DA PRESENÇA._x000D_
+_x000D_
+2)	LEITURA DA PALAVRA. - Dispensada_x000D_
+_x000D_
+3)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
+    Projeto de Lei n°025/2025 LDO _x000D_
+ “Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária anual referente ao exercício financeiro do ano 2026, e dá outras providências</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pauta_3_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>3ª 	SESSÃO EXTRAORDINÁRIA_x000D_
+8ª	LEGISLATURA_x000D_
+1ª 	SESSÃO LEGISLATIVA_x000D_
+2º	PERÍODO LEGISLATIVO DE 2025_x000D_
+_x000D_
+1)	VERIFICAÇÃO DA PRESENÇA._x000D_
+_x000D_
+2)	LEITURA DA PALAVRA. - Dispensada_x000D_
+_x000D_
+3)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
+_x000D_
+  Projeto Legislativo 012/2025 LOM Lei Orgânica do Município de Pimenteiras do Oeste.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1347,68 +1784,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei-3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_lei-6.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei-7.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei-8.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei-9.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei-11.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei-013.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_-14.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei-15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei-16.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_01_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_02_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_04_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_06_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/-indicaca0_07-2025_jorgiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_12_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_13_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_18_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_22_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_27_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei-3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_lei-6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei-7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei-9.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei-11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei-013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/pautas_da_13_sessao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/192/pauta_15_sessao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/pauta_da_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/191/pauta_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pauta_3_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H46"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1437,1218 +1874,2103 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>73</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>77</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H18" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H21" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>94</v>
       </c>
       <c r="H22" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>97</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
       <c r="G24" s="1" t="s">
-        <v>102</v>
+        <v>31</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>108</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H26" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>112</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" t="s">
         <v>117</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>118</v>
+      </c>
+      <c r="F28" t="s">
+        <v>119</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E29" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D32" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
       <c r="H32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D33" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E34" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" t="s">
+        <v>118</v>
+      </c>
+      <c r="F35" t="s">
+        <v>119</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>141</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D36" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E36" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F36" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D37" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E37" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>145</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38" t="s">
+        <v>118</v>
+      </c>
+      <c r="F38" t="s">
+        <v>119</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B38" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="D39" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E39" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="D40" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E40" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>61</v>
+        <v>155</v>
       </c>
       <c r="D41" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E41" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E42" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H42" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E43" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="H43" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>73</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E44" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F44" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H44" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E45" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F45" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H45" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>171</v>
+      </c>
+      <c r="E46" t="s">
+        <v>172</v>
+      </c>
+      <c r="F46" t="s">
+        <v>119</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>171</v>
+      </c>
+      <c r="E47" t="s">
+        <v>172</v>
+      </c>
+      <c r="F47" t="s">
+        <v>119</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" t="s">
+        <v>171</v>
+      </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
+      <c r="F48" t="s">
+        <v>119</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>180</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" t="s">
+        <v>172</v>
+      </c>
+      <c r="F49" t="s">
+        <v>119</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H49" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>183</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" t="s">
+        <v>171</v>
+      </c>
+      <c r="E50" t="s">
+        <v>172</v>
+      </c>
+      <c r="F50" t="s">
+        <v>119</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H50" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
+        <v>171</v>
+      </c>
+      <c r="E51" t="s">
+        <v>172</v>
+      </c>
+      <c r="F51" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H51" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>38</v>
+      </c>
+      <c r="D52" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" t="s">
+        <v>172</v>
+      </c>
+      <c r="F52" t="s">
+        <v>119</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H52" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>192</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" t="s">
+        <v>171</v>
+      </c>
+      <c r="E53" t="s">
+        <v>172</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H53" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>195</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" t="s">
+        <v>172</v>
+      </c>
+      <c r="F54" t="s">
+        <v>119</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H54" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>198</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" t="s">
+        <v>171</v>
+      </c>
+      <c r="E55" t="s">
+        <v>172</v>
+      </c>
+      <c r="F55" t="s">
+        <v>119</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H55" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>201</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>54</v>
+      </c>
+      <c r="D56" t="s">
+        <v>171</v>
+      </c>
+      <c r="E56" t="s">
+        <v>172</v>
+      </c>
+      <c r="F56" t="s">
+        <v>119</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H56" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>204</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" t="s">
+        <v>171</v>
+      </c>
+      <c r="E57" t="s">
+        <v>172</v>
+      </c>
+      <c r="F57" t="s">
+        <v>119</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H57" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>207</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>63</v>
+      </c>
+      <c r="D58" t="s">
+        <v>171</v>
+      </c>
+      <c r="E58" t="s">
+        <v>172</v>
+      </c>
+      <c r="F58" t="s">
+        <v>119</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H58" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>210</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
+        <v>171</v>
+      </c>
+      <c r="E59" t="s">
+        <v>172</v>
+      </c>
+      <c r="F59" t="s">
+        <v>119</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H59" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>213</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>67</v>
+      </c>
+      <c r="D60" t="s">
+        <v>171</v>
+      </c>
+      <c r="E60" t="s">
+        <v>172</v>
+      </c>
+      <c r="F60" t="s">
+        <v>119</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H60" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>216</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" t="s">
+        <v>172</v>
+      </c>
+      <c r="F61" t="s">
+        <v>119</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H61" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>219</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62" t="s">
+        <v>172</v>
+      </c>
+      <c r="F62" t="s">
+        <v>119</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H62" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>222</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>77</v>
+      </c>
+      <c r="D63" t="s">
+        <v>171</v>
+      </c>
+      <c r="E63" t="s">
+        <v>172</v>
+      </c>
+      <c r="F63" t="s">
+        <v>119</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H63" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>81</v>
+      </c>
+      <c r="D64" t="s">
+        <v>171</v>
+      </c>
+      <c r="E64" t="s">
+        <v>172</v>
+      </c>
+      <c r="F64" t="s">
+        <v>119</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H64" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>228</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>85</v>
       </c>
-      <c r="D46" t="s">
-[...12 lines deleted...]
-        <v>170</v>
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" t="s">
+        <v>172</v>
+      </c>
+      <c r="F65" t="s">
+        <v>119</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H65" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>231</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>89</v>
+      </c>
+      <c r="D66" t="s">
+        <v>171</v>
+      </c>
+      <c r="E66" t="s">
+        <v>172</v>
+      </c>
+      <c r="F66" t="s">
+        <v>119</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H66" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>234</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>93</v>
+      </c>
+      <c r="D67" t="s">
+        <v>171</v>
+      </c>
+      <c r="E67" t="s">
+        <v>172</v>
+      </c>
+      <c r="F67" t="s">
+        <v>119</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H67" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>237</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>97</v>
+      </c>
+      <c r="D68" t="s">
+        <v>171</v>
+      </c>
+      <c r="E68" t="s">
+        <v>172</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H68" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>240</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>100</v>
+      </c>
+      <c r="D69" t="s">
+        <v>171</v>
+      </c>
+      <c r="E69" t="s">
+        <v>172</v>
+      </c>
+      <c r="F69" t="s">
+        <v>119</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H69" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>243</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" t="s">
+        <v>171</v>
+      </c>
+      <c r="E70" t="s">
+        <v>172</v>
+      </c>
+      <c r="F70" t="s">
+        <v>119</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H70" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>246</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>107</v>
+      </c>
+      <c r="D71" t="s">
+        <v>171</v>
+      </c>
+      <c r="E71" t="s">
+        <v>172</v>
+      </c>
+      <c r="F71" t="s">
+        <v>119</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H71" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>249</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" t="s">
+        <v>171</v>
+      </c>
+      <c r="E72" t="s">
+        <v>172</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>251</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>252</v>
+      </c>
+      <c r="D73" t="s">
+        <v>171</v>
+      </c>
+      <c r="E73" t="s">
+        <v>172</v>
+      </c>
+      <c r="F73" t="s">
+        <v>119</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>254</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>255</v>
+      </c>
+      <c r="D74" t="s">
+        <v>171</v>
+      </c>
+      <c r="E74" t="s">
+        <v>172</v>
+      </c>
+      <c r="F74" t="s">
+        <v>119</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H74" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>258</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>259</v>
+      </c>
+      <c r="D75" t="s">
+        <v>171</v>
+      </c>
+      <c r="E75" t="s">
+        <v>172</v>
+      </c>
+      <c r="F75" t="s">
+        <v>119</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>261</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>262</v>
+      </c>
+      <c r="D76" t="s">
+        <v>171</v>
+      </c>
+      <c r="E76" t="s">
+        <v>172</v>
+      </c>
+      <c r="F76" t="s">
+        <v>119</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H76" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>265</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>266</v>
+      </c>
+      <c r="D77" t="s">
+        <v>171</v>
+      </c>
+      <c r="E77" t="s">
+        <v>172</v>
+      </c>
+      <c r="F77" t="s">
+        <v>119</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H77" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>269</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>171</v>
+      </c>
+      <c r="E78" t="s">
+        <v>270</v>
+      </c>
+      <c r="F78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H78" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>273</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>22</v>
+      </c>
+      <c r="D79" t="s">
+        <v>171</v>
+      </c>
+      <c r="E79" t="s">
+        <v>270</v>
+      </c>
+      <c r="F79" t="s">
+        <v>119</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H79" t="s">
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>