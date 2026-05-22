--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1087" uniqueCount="480">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -153,51 +153,51 @@
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/-indicaca0_07-2025_jorgiano.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, junto a secretaria competente para que seja reativada novamente a fábrica de manilhas e bloquetes já existente na Secretaria de Obras da cidade de Pimenteiras do Oeste.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Prof. Irene Alves</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita uma construção de Espaço Recreativo para Creche Escola Municipal Mundo Mágico.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Roberto Cavalcante "Dora"</t>
+    <t>Roberto Cavalcante Santos "Dora"</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, junto a secretaria competente para que seja feita a manutenção da iluminação pública da cidade.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_10_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, junto a secretaria competente para que seja providenciado a abertura de uma porta de acesso aos fundos do prédio do Conselho Tutelar com dimensões adequadas para permitir a passagem de pessoas e equipamentos. E a construção do muro do Prédio do Conselho Tutelar.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_11_assinado.pdf</t>
   </si>
@@ -336,72 +336,540 @@
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, para que tenham uma conversa com os donos das embarcações para que possam evitar que suas embarcações atrapalhem a chegada de outros barcos em um local de embarque</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_25_assinado.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo, junto a secretaria competente que tenha a gentileza de disponibilizar um funcionário público para realizar a limpeza e manutenção do banheiro localizado na praça dos Quilombolas durante a realização de eventos. Sabemos que a importância de manter esse espaço sempre em condições adequadas de uso para os participantes, e a presença de um profissional para manter a limpeza do ambiente durante esses eventos é fundamental.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>Jesus Reginaldo</t>
+    <t>Jesus Reginaldo da Cunha</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_26_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, junto a secretaria competente que seja realizada a drenagem da água acumulada na Rua do mercado Essencial, esquina  com a Rua do Hospital, tendo em vista os transtornos causados aos moradores, comerciantes e pedestre que circulam por essa região.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Leticia Fernanda</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_27_assinada.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, junto a secretaria competente, que seja realizada a transferencia de um onibus da secretaria de turismo,e Esporte para outro setor da administração pública, tendo em vista a tercerização das linhas de transpote anteriormente operadas por essa secretaria.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_28-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder executivo, junto a secretaria competente, a necessidade do atendimento psicossocial no CRAS (centro de referencia de assistencoa social) é crucail para grarantir a qualidade do serviço prestado aos usuarios, especialmente aqueles em situação de vulnerabilidade social. O CRAS atua como um ponto de entrada do Sistema Unico de Assistencia Social (SUAS)  , para qu sua atuação seja eficaz, é fundamental que o atendimento psicossocial seja oferecido.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_29-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inidca ao poder  Executivo junto a secretaria competente que sejam realizados serviços de patrolamento e cascalhamento em todas as linhas do municipio, visando melhorar as condições de trafegabiliade e segurança das vias rurais.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente, que seja construida uma nova rampa de lavagem, manutenção e engraxamento para caminões e onibus da frota municipal.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_31-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo,por meio da secretaria competente, que determine ao setor competente da administração publica a reabertura, o patrolamento e cascalhamento da Rua Alexandre Fernandes situada no setor chacareiro deste municipio.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_32-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executico, por meio da secretaria competente, que seja tomadas as providencias necessarias para a recuperação ou construção das arquibancadas do campo Municipal Eugênio Serrath, que se encontro desativado alguns anos.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_33-2025.pdf</t>
+  </si>
+  <si>
+    <t>indica ao poder Executivo, por meio da secretaria competente que provdencie a instalação de , no minimo, três (03) postes com luminária no Bosque Beira Rio, local onde se realiza a tradicional feira local.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente que seja providenciada o retorno do projeto da distribuição gratuita de leite destinado a crianças, idosos e pessoas de baixa renda conforme dispoto na Lei n° 661/2013, já existente e em vigor.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_35-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente que busque, jum=nto a empresa responsavel pela obra de construção de meio-fio e sarjeta, a imedita retomada dos serviços e a conclusãoda obra.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_36-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, juntoa secretaria competente, que seja realizado um aterro com instalação de manilhas na linha 8, entre a 4° 5° eixo.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_37-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, seja realizada a colocação de manilhas e o devido aterramento na linha 09, divisa com Municipio de Cabixi, visando melhorar a trafegabilidade e garantiar acesso seguro a população daquela região.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente para a manutenção urgente do letreiro, troca de refletores e das grades da orla do porto Municipal.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_39-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente solicitando que sejam providenciados 200 metros (9/200M) na Rua Braulio Nery, no trecho compreendido entre as Ruas Cldoaldo Muniz de Oliveira e Francisco Mendes Nerys.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_40-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente para que seja feita a troca de alguns refletores que se encontram inadequadas para o continuo do uso no portal de entrada da cidade.</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_41-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, solicitando a construção de dois (02) quebra-molas no trecho em frente a eletronica, localizado no travessão da linha 9, Km 3, atendendo ao pedido dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Inidca ao poder Executivo, por meio da secretaria competente, que seja providenciado a pintura do meio-fio da Avenida Helena Ramos Justiliano, especialmente no trecho lateral á igreja, com cor amarela, indicando proibição de estacionamento.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_43-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, juntamente a secretaria competente para que seja feita a instalação de manilhas nos trechos de valeta na  Rua Argemiro Rossi, mais precisamente da esquina Avenida Brasil até a entrada da praia, que o mesmo dá acesso ao local, onde é realizado anualmente p festival de praia e que é amplamente frequentada pela população e local turistica.</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_44-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente, que seja realizado serviço de patrolamento, abertura de valetas, assentamento de manilhas e cascalhamento no Setor Chacareiro Maximiliano.</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_45-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, que seja realizado o serviço de levantamento, patrolamento e cascalhamento na Vila Santa Cruz, no sentido da linha 11.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Inidica ao poer Executivo, junto a secretaria competente para que sejam realizados serviços de drenagem, patrolamento e cascalhamento na linha 11-mais conhecida como estrada do borralho.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_47-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente para que seja realizada a instalação de cinco (05) camêras de monitoramento em pontos estrategicos da Escola Municipal de Educação Infantil Mundo Mágico.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_48-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Pode Executivo, junto a secretaria competente para que seja realizado o reajuste nos valores pagos aos plantões médicos do Municipio d epmenteiras do Oeste.</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_49-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto com a secretaria competente, a realização de manutenção e substituição dos refletores do Campo Municipal de Futebol Sciety Eugênio Serrath.</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_50-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente, considerando a importância da quadra polisesportiva da Escola Paulo Freire como espacço de integração, prática esportiva e lazer para os alunos e comunidade local, faz-se necessária a manutenção e substituição de lâmpadas ilumição atual da quadra.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_51-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, que seja providenciada, com urgência, a compra de pneus para os  veiculos pertencentes Secretaria de Obras Secretaria de Educação e outras que apresente necessidade.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_52-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, para que sejam tomadas precauções de orientação aos camonhoneiros e trafegarem pelo local inidcado, como o anel viário.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_53-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, que seja providenciada, com urgência, a compra de pneus para os veiculos pertencentes Secretaria de Agricultura (SEMAGRI).</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_54-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, junto a secretaria competente, que seja designado com urgência uma coordenadora para o CENTRO DE FISIOTERAPIA no qual tem somente a fisioterapeuta para atender os pacientes, fazer agendamento, atendimentos a domicilios ao mesmo tempo.</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_55-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo,junto a Secretaria competente, que seja feita a troca das sirenes escolar nas escolas Paulo Freire e Mundo Mágico por uma sirene de efeito musical.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, junto a secretaria competente, que seja designado uma equipe aos finais de semana para mobilizar os visitantes a manter a praia limpa.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_57-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inidca ao Poder Executivo, junto a secretaria competente que providencie a instalação de, no minimo, três (03) postes com luminarias no Bosque Beira Rio, local onde se realiza a tradicional feira local.</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da Secretaria competente que providencie a instalação de no minimo três (03) postes de luminaria no Bosque Beira Rio, Local onde se realiza a tradicional feira local.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_59-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, por meio da secretaria competente a manutenção urgente ou, se necessário, a retirada do parquinho infantil localizado na Praça dos Quilombolas.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_60-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente, Recuperação da ponte localizada na linha 05, proxima ao 5° Eixo.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, por meio da Secretaria competente, com cópia á Secretaria Municipal de Obras, que sejam tomadas as devidas provdenciadas para o levantamento do aterro sobre o Rio Santa Cruz, no trecho entre  o Rancho Vertde e comunidade com a instalação de tubo ármico de 3 metros de boca por 12 metros de comprimentos.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_62-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, por meio da Secretaria competente, por meio  da secretaria competente, com cópia  a secretaria de obras, que sejam tomadas as devidas providencias para o levantamento do aterro na linha 08,4° para 3° eixo, e com a instalação de tubo armico de 3 metros de boca por 12 metros de comprimento.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_63-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inidca ao Poder Executivo, por meio da secretaria competencia, solicita conserto e manutenção das maquinas de costura da Casa Rosa, utilizadas nos cursos de corte e costura.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_64-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, por meio da secretaria competente, indico ao Senhor secretario Municipal de Obras que seja realizada a colocação de umas manilhas na linha 07, apos o sitio do senhor Joaquim.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_65-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inidca ao pode Executivo, por meio da Secretaria competente, solicitando providencias para a realização de limpeza e gradear da praia municipal.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_66-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da Secretaria competente, para que providencie com urgência, espaço adequado para os feirantes do Municipio.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_67-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente, para que providencie, o cascalahamento da Rua Alexandre Fernandes, uma vez que a referida via se encontra sem cascalho, dificultando significativamente o acesso dos moradores  e usúarios daquela localidade.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_68-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao poder Executivo, por meio da secretaria competente, para que providenicie a reforma geral do Centro de Eventos Paula Leite Ribeiro, considerando que é um local amplamente utilizado pela comunidade, incluindo crianças do PMM, idosos, grupos de mulhers, eventos culturais e artividades do Municipio.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projetos de Leis</t>
   </si>
   <si>
     <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a NOVA Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança, no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf</t>
   </si>
@@ -538,50 +1006,211 @@
   </si>
   <si>
     <t>" Altera o valor da Gratificação por Tempo Integral de Dedicação Exclusiva aos Motoristas (GTIDEM) prevista_x000D_
 no art. 3º da Lei Municipal nº 1113/2022 e dá outras providências."</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf</t>
   </si>
   <si>
     <t>" Altera o inciso I do § 1º do art. 1º da Lei Municipal nº 1.179 de 18 de_x000D_
 março de 2025 e seu Anexo, para adequar a descrição do cargo_x000D_
 autorizado para contratação temporária na Secretaria Municipal de_x000D_
 Educação."</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÃO ORÇAMENTARIA.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_20-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito Adicional Suplementar por Anulação Orçamentaria.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_21-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 1063/2021 (PPA Exercicio 2021/2025, a Lei n° 1166/2023 (LDO Exercicio de 2025) e dispõe sobre abertura de Credito Adicional Especial por Tendência de Arrecadação conforme art.43  §1°I da Lei 4.320/64, na ( Lei Orçamentária Anual LOA n° 1147/2024).</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_22-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargo comissionado na Estrutura Politico-Administrativa e Organizacional de cargos Comissionados e/ou Fnções de Confiança ( Lei Municipal n° 1176/2025), no ambito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_23-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano Plurianual para o Periodo de 2026-2029._x000D_
+Esta Lei Institui o Plano Plurianual para o quadriênio 2026/2029, em cumprimento ao disposto no art.165, paragrafo unico 1° , da constituição Federal, estabelecendo as diretrizes, objetivos e metas da admistração Pública Municipal considerando as despesas de capital e outras dela decorrentes e as relativas aos programas de duração continuada, na forma dos seguintes.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_24-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n° 1063/2021 (PPAExercicio 2021/2025, a Lei n° 1166/2023 (LDO Exercicio de 2025) e dispõe sobre abertura de Credito Adicional Especial por Tendência e de Arrecadação conforme art.43 §1° I da Lei 4.320/64, na (Lei Orçamentária Anual LOA n° 1147/2024).</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_25-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária anual referente ao exercicio financeiro do ano 2026, e da outras providências.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Crédito Adicional Suplementar por Anulação de dotação orçamentária.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_27-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Código Ambiental do Munícipio de Pimenteiras do Oeste e dá outras providências.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_28-2025.pdf</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_29-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito adicional Suplementar por Anulação de dotação orçamentaria.</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_30-2025.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Orçamentária Anual n° 30/2025 Referente ao Exercicio Financeiro de  2026._x000D_
+ Estima a Receita e Fixa a Despesa do Municipio de Pimenteiras do Oeste para o Exercicio de 2026.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_31-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Crédito Adicional Suplementar  por Exesso de Arrecadação.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_32-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do prédio público Refeitório Escola Municipal de Ensino Fundamental Paulo Freire com o nome de Apolo Herreira Klein e dá outras providências.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Institui o Fórum  Municipal de Educação FME, no Munipio de Pimenteiras do Oeste.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito AdicionalSuplementar por Excesso de Arrecadação.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_35-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentária.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_36-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de Credito Adicional Suplementar por Anulação de Dotação no Orçamento 2025.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_37-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre criação/ ampliação de vagas no Quadro de Servidores Efetivos do Municipio e dá uotras providencias.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_38-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Autorização ao Poder Executivo Municipal a realizar Contratação Temporária por Processo Seletivo Simplificado de Profissionais de Nível Superior e Nível Médio/Técnico, para atender necessidades de secretarias municipais, por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
     <t>Pauta da Sessão ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - Ata dispensada._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicações de n° 02 a 07/2025: Autor; Vereador, Jorgiano Garcia Leite._x000D_
            Indicação de n°08/2025: autora; Irene Alves Almeida_x000D_
            Indicações de n° 09 e 10/2025: autor; Roberto Cavalcante Santos._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
@@ -1245,174 +1874,159 @@
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
       Nenhuma indicação apresentada._x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
 PROJETO DE NOVA LEI ORGÂNICA DO MUNICIPIO DE PIMENTEIRAS DO OESTE-RO._x000D_
 PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCICIO  2019 Projeto de Decreto Legislativo 003/2025._x000D_
 PRESTAÇÃO DE CONTAS RELATIVAS AO EXERCICIO 2018 Projeto de Lei de Decreto Legislativo 004/2025_x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
    Nenhum proposição apresentada._x000D_
 _x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma proposição apresentada_x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
 _x000D_
 Nenhum projeto apresentado</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>Expediente Recebido Prefeito_x000D_
 PROJETO DE LEI 029/2025 Trata-se sobre Abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentaria._x000D_
 PROJETO DE LEI 031/2025 trata-se sobre Abertura de Credito Adicional Suplementar por Excesso de Arrecadação._x000D_
 PROJETO DE LEI 032/2025 Trata-se sobre denominação do Prédio Público Refeitório Escolar Municipal de Ensino Fundamental Paulo Freire com o nome de Apolo Herreira Kleim e das outras providencias._x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
     Indicações de n° 060/2025autoria do Vereador Jesus Reginaldo da Cunha e Indicações de n° 061 062/2025 de autoria do Vereador Roberto Cavalcante Santos 063, 064 autoria Da vereadora Irene Alves Almeida Mackowiak e 065 autoria da vereadora Leticia Fernanda Sousa de Oliveira. _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
      Nenhum expediente recebido._x000D_
 3.3 - Leitura ,Discusão e Votação de Requerimento/Pareceres Moções_x000D_
    Nenhum requerimento apresentado_x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES</t>
   </si>
   <si>
     <t>189</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/pautas_da_13_sessao.pdf</t>
   </si>
   <si>
     <t>Expediente Recebido Prefeito_x000D_
 PROJETO DE LEI 033/2025 INSTITUI O FÓRUM MUNICIPAL DE EDUCAÇÃO FME, NO_x000D_
 MUNICÍPIO DE PIMENTEIRAS DO OESTE_x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
     Nenhuma indicação apresentada  _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
      Nenhum expediente recebido._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
    Nenhum requerimento apresentado_x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma proposição apresentada_x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
         INSCRITOS:  ___________________________________________________________________x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 	_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno): _x000D_
 _x000D_
 PROJETO DE LEI 029/2025 Trata-se sobre Abertura de Credito Adicional Suplementar por Anulação de Dotação Orçamentaria._x000D_
 PROJETO DE LEI 031/2025 trata-se sobre Abertura de Credito Adicional Suplementar por Excesso de Arrecadação._x000D_
 PROJETO DE LEI 032/2025 Trata-</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>Expediente Recebido Prefeito:_x000D_
 Projeto de Lei nº 030/2025 - LOA - Projeto de Lei Orçamentaria Anual para Exercício 2026._x000D_
 _x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 	_x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 _x000D_
 INSCRITOS:  _________________________________________________________________________________x000D_
 _x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 Leitura, Discussão e VOTAÇÃO:_x000D_
 Projeto de Lei 23/2025 - Dispõe sobre PPA - Plano Plurianual Período 2026/2029 – 2º TURNO VOTAÇÃO._x000D_
 _x000D_
 Projeto de Lei 25/2025 - Dispõe sobre LDO. Lei Diretrizes Orçamentárias - Exercício 2026 - 1º TURNO VOTAÇÃO.</t>
   </si>
   <si>
     <t>192</t>
-  </si>
-[...1 lines deleted...]
-    <t>31</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/192/pauta_15_sessao.pdf</t>
   </si>
   <si>
     <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR: (Leitura/Votação Ata da 14ª Sessão Ordinária e Ata da 2° _x000D_
  sessão Extraordinária)_x000D_
 _x000D_
 3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1– Expediente Recebido Prefeito:_x000D_
 Nenhuma matéria recebida _x000D_
 _x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
 Indicação de n°066/2025 de autoria do vereador Jean Cesar Tavares _x000D_
 _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 	_x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma matéria recebida._x000D_
 _x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 INSCRITOS:  _________________________________________________________________________________x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 Leitura, Discussão e VOTAÇÃO:_x000D_
 Processo Legislativo 012/2025 LOM Lei Or</t>
   </si>
   <si>
     <t>193</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/pauta_da_16_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1 - LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR: (Leitura/Votação Ata da 15ª Sessão Ordinária)_x000D_
 3.2 - LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1– Expediente Recebido Prefeito:_x000D_
 Nenhuma matéria recebida _x000D_
 3.2.2 - Expediente Apresentado Pelos Vereadores: _x000D_
 Indicação de n°067/2025 de autoria do vereador Jean Cesar Tavares e _x000D_
 Indicação de n°068/2025 de autoria da vereadora Irene Alves Almeida Mackowiak_x000D_
 _x000D_
 3.2.3 - Expediente Recebido Diversos:_x000D_
 Nenhuma matéria recebida._x000D_
 3.3 - LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS/PARECERES/MOÇÕES:_x000D_
 Nenhuma matéria recebida.	_x000D_
 3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES (Projetos de Lei/Resolução):_x000D_
 Nenhuma matéria recebida._x000D_
 3.5 - USO DA TRIBUNA:_x000D_
 INSCRITOS:  _________________________________________________________________________________x000D_
 FINDO FASE EXPEDIENTE, PASSAMOS DIRETAMENTE, SEM INTERVALO À_x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 Leitura, Discussão e VOTAÇÃO:</t>
@@ -1784,56 +2398,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_01_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_02_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_04_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_06_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/-indicaca0_07-2025_jorgiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_12_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_13_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_18_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_22_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_27_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei-3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_lei-6.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei-7.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei-8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei-9.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei-11.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei-013.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei-16.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/pautas_da_13_sessao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/192/pauta_15_sessao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/pauta_da_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/191/pauta_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pauta_3_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_01_assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_02_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_04_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/indicacao_06_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/-indicaca0_07-2025_jorgiano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_12_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_13_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_18_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_22_assinada.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_26_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_27_assinada.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei-2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto_de_lei-3.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto_004.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto_de_lei-6.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei-7.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei-8.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_de_lei-9.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto_de_lei-11.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_12.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei-013.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_-14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei-15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei-16.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/01-projeto_de_lei-017.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_019-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_20-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_21-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/303/projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_23-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_24-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_25-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/308/projeto_de_lei_27-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_28-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_29-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_30-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_31-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_32-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/316/projeto_de_lei_35-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/317/projeto_de_lei_36-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_37-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_38-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/1o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/2_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/4_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/5_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/6o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/7o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/8o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/168/9o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/10_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/11o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/12_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/14o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/174/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/175/16o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/pauta.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pauta_11_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/3_pauta.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/pauta.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pauta_5_sessao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pauta_6_sessao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pauta_7_sessao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pauta_da_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pauta_9_sessao_assinada.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pauta_10_sessao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/pautas_da_13_sessao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/192/pauta_15_sessao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/pauta_da_16_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/191/pauta_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pauta_3_sessao_extraordinaria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H79"/>
+  <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="111.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2509,1386 +3123,2883 @@
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>116</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="D28" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
-[...14 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>125</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G30" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>128</v>
       </c>
-      <c r="B31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D31" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H31" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>131</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>38</v>
+        <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>31</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H35" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>46</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H36" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>50</v>
+        <v>151</v>
       </c>
       <c r="D37" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>31</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>135</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="D38" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="H38" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>158</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="H39" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>63</v>
+        <v>162</v>
       </c>
       <c r="D40" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>152</v>
+        <v>163</v>
       </c>
       <c r="H40" t="s">
-        <v>153</v>
+        <v>164</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>154</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>67</v>
+        <v>170</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="H42" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>70</v>
+        <v>173</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="H43" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>73</v>
+        <v>177</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="H44" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>81</v>
+        <v>181</v>
       </c>
       <c r="D45" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>12</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>22</v>
+        <v>192</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>31</v>
+        <v>193</v>
       </c>
       <c r="H48" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="D49" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>30</v>
+        <v>200</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>34</v>
+        <v>204</v>
       </c>
       <c r="D51" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="H51" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>38</v>
+        <v>208</v>
       </c>
       <c r="D52" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="H52" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>42</v>
+        <v>212</v>
       </c>
       <c r="D53" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="H53" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>46</v>
+        <v>216</v>
       </c>
       <c r="D54" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>50</v>
+        <v>220</v>
       </c>
       <c r="D55" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>199</v>
+        <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>200</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>201</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>54</v>
+        <v>224</v>
       </c>
       <c r="D56" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>202</v>
+        <v>31</v>
       </c>
       <c r="H56" t="s">
-        <v>203</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>58</v>
+        <v>227</v>
       </c>
       <c r="D57" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>63</v>
+        <v>231</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="H58" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>155</v>
+        <v>234</v>
       </c>
       <c r="D59" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>211</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>212</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>213</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>67</v>
+        <v>238</v>
       </c>
       <c r="D60" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>214</v>
+        <v>239</v>
       </c>
       <c r="H60" t="s">
-        <v>215</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>216</v>
+        <v>241</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>70</v>
+        <v>242</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>217</v>
+        <v>31</v>
       </c>
       <c r="H61" t="s">
-        <v>218</v>
+        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>73</v>
+        <v>245</v>
       </c>
       <c r="D62" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>220</v>
+        <v>246</v>
       </c>
       <c r="H62" t="s">
-        <v>221</v>
+        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>222</v>
+        <v>248</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>77</v>
+        <v>249</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
       <c r="H63" t="s">
-        <v>224</v>
+        <v>251</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>81</v>
+        <v>253</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>226</v>
+        <v>254</v>
       </c>
       <c r="H64" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>85</v>
+        <v>257</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>229</v>
+        <v>258</v>
       </c>
       <c r="H65" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>89</v>
+        <v>261</v>
       </c>
       <c r="D66" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>232</v>
+        <v>262</v>
       </c>
       <c r="H66" t="s">
-        <v>233</v>
+        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>93</v>
+        <v>265</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>172</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>119</v>
+        <v>59</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="H67" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>237</v>
+        <v>268</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>97</v>
+        <v>269</v>
       </c>
       <c r="D68" t="s">
-        <v>171</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>172</v>
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>43</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>238</v>
+        <v>270</v>
       </c>
       <c r="H68" t="s">
-        <v>239</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E69" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F69" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
       <c r="H69" t="s">
-        <v>242</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E70" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="H70" t="s">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>246</v>
+        <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E71" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F71" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>247</v>
+        <v>282</v>
       </c>
       <c r="H71" t="s">
-        <v>248</v>
+        <v>283</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>249</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>112</v>
+        <v>26</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E72" t="s">
-        <v>172</v>
+        <v>274</v>
+      </c>
+      <c r="F72" t="s">
+        <v>275</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>31</v>
+        <v>285</v>
       </c>
       <c r="H72" t="s">
-        <v>250</v>
+        <v>286</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>251</v>
+        <v>287</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>252</v>
+        <v>30</v>
       </c>
       <c r="D73" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E73" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F73" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H73" t="s">
-        <v>253</v>
+        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>254</v>
+        <v>289</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>255</v>
+        <v>34</v>
       </c>
       <c r="D74" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E74" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F74" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="H74" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>258</v>
+        <v>292</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>259</v>
+        <v>38</v>
       </c>
       <c r="D75" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E75" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F75" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="H75" t="s">
-        <v>260</v>
+        <v>294</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>262</v>
+        <v>42</v>
       </c>
       <c r="D76" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E76" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F76" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>263</v>
+        <v>296</v>
       </c>
       <c r="H76" t="s">
-        <v>264</v>
+        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>265</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>266</v>
+        <v>46</v>
       </c>
       <c r="D77" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E77" t="s">
-        <v>172</v>
+        <v>274</v>
       </c>
       <c r="F77" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>267</v>
+        <v>298</v>
       </c>
       <c r="H77" t="s">
-        <v>268</v>
+        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>269</v>
+        <v>300</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D78" t="s">
-        <v>171</v>
+        <v>273</v>
       </c>
       <c r="E78" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="F78" t="s">
-        <v>119</v>
+        <v>275</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>271</v>
+        <v>31</v>
       </c>
       <c r="H78" t="s">
-        <v>272</v>
+        <v>291</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>301</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>54</v>
+      </c>
+      <c r="D79" t="s">
         <v>273</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="E79" t="s">
+        <v>274</v>
+      </c>
+      <c r="F79" t="s">
+        <v>275</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H79" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>304</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" t="s">
+        <v>273</v>
+      </c>
+      <c r="E80" t="s">
+        <v>274</v>
+      </c>
+      <c r="F80" t="s">
+        <v>275</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H80" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>63</v>
+      </c>
+      <c r="D81" t="s">
+        <v>273</v>
+      </c>
+      <c r="E81" t="s">
+        <v>274</v>
+      </c>
+      <c r="F81" t="s">
+        <v>275</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H81" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>310</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>311</v>
+      </c>
+      <c r="D82" t="s">
+        <v>273</v>
+      </c>
+      <c r="E82" t="s">
+        <v>274</v>
+      </c>
+      <c r="F82" t="s">
+        <v>275</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H82" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>314</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>67</v>
+      </c>
+      <c r="D83" t="s">
+        <v>273</v>
+      </c>
+      <c r="E83" t="s">
+        <v>274</v>
+      </c>
+      <c r="F83" t="s">
+        <v>275</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H83" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>317</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>70</v>
+      </c>
+      <c r="D84" t="s">
+        <v>273</v>
+      </c>
+      <c r="E84" t="s">
+        <v>274</v>
+      </c>
+      <c r="F84" t="s">
+        <v>275</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H84" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>320</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>73</v>
+      </c>
+      <c r="D85" t="s">
+        <v>273</v>
+      </c>
+      <c r="E85" t="s">
+        <v>274</v>
+      </c>
+      <c r="F85" t="s">
+        <v>275</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H85" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>323</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>81</v>
+      </c>
+      <c r="D86" t="s">
+        <v>273</v>
+      </c>
+      <c r="E86" t="s">
+        <v>274</v>
+      </c>
+      <c r="F86" t="s">
+        <v>275</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H86" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>326</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>85</v>
+      </c>
+      <c r="D87" t="s">
+        <v>273</v>
+      </c>
+      <c r="E87" t="s">
+        <v>274</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H87" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>329</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>89</v>
+      </c>
+      <c r="D88" t="s">
+        <v>273</v>
+      </c>
+      <c r="E88" t="s">
+        <v>274</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H88" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>332</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>93</v>
+      </c>
+      <c r="D89" t="s">
+        <v>273</v>
+      </c>
+      <c r="E89" t="s">
+        <v>274</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H89" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>335</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>97</v>
+      </c>
+      <c r="D90" t="s">
+        <v>273</v>
+      </c>
+      <c r="E90" t="s">
+        <v>274</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H90" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>338</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>100</v>
+      </c>
+      <c r="D91" t="s">
+        <v>273</v>
+      </c>
+      <c r="E91" t="s">
+        <v>274</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>341</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>103</v>
+      </c>
+      <c r="D92" t="s">
+        <v>273</v>
+      </c>
+      <c r="E92" t="s">
+        <v>274</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H92" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>344</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>107</v>
+      </c>
+      <c r="D93" t="s">
+        <v>273</v>
+      </c>
+      <c r="E93" t="s">
+        <v>274</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H93" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>346</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" t="s">
+        <v>273</v>
+      </c>
+      <c r="E94" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H94" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>349</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>117</v>
+      </c>
+      <c r="D95" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" t="s">
+        <v>274</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H95" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>351</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>121</v>
+      </c>
+      <c r="D96" t="s">
+        <v>273</v>
+      </c>
+      <c r="E96" t="s">
+        <v>274</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H96" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>354</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>125</v>
+      </c>
+      <c r="D97" t="s">
+        <v>273</v>
+      </c>
+      <c r="E97" t="s">
+        <v>274</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H97" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>357</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>128</v>
+      </c>
+      <c r="D98" t="s">
+        <v>273</v>
+      </c>
+      <c r="E98" t="s">
+        <v>274</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H98" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>360</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>132</v>
+      </c>
+      <c r="D99" t="s">
+        <v>273</v>
+      </c>
+      <c r="E99" t="s">
+        <v>274</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H99" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>363</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>136</v>
+      </c>
+      <c r="D100" t="s">
+        <v>273</v>
+      </c>
+      <c r="E100" t="s">
+        <v>274</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H100" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>365</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>140</v>
+      </c>
+      <c r="D101" t="s">
+        <v>273</v>
+      </c>
+      <c r="E101" t="s">
+        <v>274</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H101" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>367</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>143</v>
+      </c>
+      <c r="D102" t="s">
+        <v>273</v>
+      </c>
+      <c r="E102" t="s">
+        <v>274</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H102" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>370</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>147</v>
+      </c>
+      <c r="D103" t="s">
+        <v>273</v>
+      </c>
+      <c r="E103" t="s">
+        <v>274</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H103" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>373</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>151</v>
+      </c>
+      <c r="D104" t="s">
+        <v>273</v>
+      </c>
+      <c r="E104" t="s">
+        <v>274</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H104" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>376</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>155</v>
+      </c>
+      <c r="D105" t="s">
+        <v>273</v>
+      </c>
+      <c r="E105" t="s">
+        <v>274</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H105" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>379</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>380</v>
+      </c>
+      <c r="E106" t="s">
+        <v>381</v>
+      </c>
+      <c r="F106" t="s">
+        <v>275</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H106" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>384</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>380</v>
+      </c>
+      <c r="E107" t="s">
+        <v>381</v>
+      </c>
+      <c r="F107" t="s">
+        <v>275</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H107" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>387</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>22</v>
       </c>
-      <c r="D79" t="s">
-[...11 lines deleted...]
-      <c r="H79" t="s">
+      <c r="D108" t="s">
+        <v>380</v>
+      </c>
+      <c r="E108" t="s">
+        <v>381</v>
+      </c>
+      <c r="F108" t="s">
         <v>275</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H108" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>389</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" t="s">
+        <v>380</v>
+      </c>
+      <c r="E109" t="s">
+        <v>381</v>
+      </c>
+      <c r="F109" t="s">
+        <v>275</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H109" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>392</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>30</v>
+      </c>
+      <c r="D110" t="s">
+        <v>380</v>
+      </c>
+      <c r="E110" t="s">
+        <v>381</v>
+      </c>
+      <c r="F110" t="s">
+        <v>275</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H110" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>395</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" t="s">
+        <v>380</v>
+      </c>
+      <c r="E111" t="s">
+        <v>381</v>
+      </c>
+      <c r="F111" t="s">
+        <v>275</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H111" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>398</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112" t="s">
+        <v>380</v>
+      </c>
+      <c r="E112" t="s">
+        <v>381</v>
+      </c>
+      <c r="F112" t="s">
+        <v>275</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H112" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>401</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>42</v>
+      </c>
+      <c r="D113" t="s">
+        <v>380</v>
+      </c>
+      <c r="E113" t="s">
+        <v>381</v>
+      </c>
+      <c r="F113" t="s">
+        <v>275</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H113" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>404</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>46</v>
+      </c>
+      <c r="D114" t="s">
+        <v>380</v>
+      </c>
+      <c r="E114" t="s">
+        <v>381</v>
+      </c>
+      <c r="F114" t="s">
+        <v>275</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H114" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>407</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>50</v>
+      </c>
+      <c r="D115" t="s">
+        <v>380</v>
+      </c>
+      <c r="E115" t="s">
+        <v>381</v>
+      </c>
+      <c r="F115" t="s">
+        <v>275</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H115" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>410</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>54</v>
+      </c>
+      <c r="D116" t="s">
+        <v>380</v>
+      </c>
+      <c r="E116" t="s">
+        <v>381</v>
+      </c>
+      <c r="F116" t="s">
+        <v>275</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H116" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>413</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>58</v>
+      </c>
+      <c r="D117" t="s">
+        <v>380</v>
+      </c>
+      <c r="E117" t="s">
+        <v>381</v>
+      </c>
+      <c r="F117" t="s">
+        <v>275</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H117" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>416</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>63</v>
+      </c>
+      <c r="D118" t="s">
+        <v>380</v>
+      </c>
+      <c r="E118" t="s">
+        <v>381</v>
+      </c>
+      <c r="F118" t="s">
+        <v>275</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H118" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>419</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>311</v>
+      </c>
+      <c r="D119" t="s">
+        <v>380</v>
+      </c>
+      <c r="E119" t="s">
+        <v>381</v>
+      </c>
+      <c r="F119" t="s">
+        <v>275</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H119" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>422</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>67</v>
+      </c>
+      <c r="D120" t="s">
+        <v>380</v>
+      </c>
+      <c r="E120" t="s">
+        <v>381</v>
+      </c>
+      <c r="F120" t="s">
+        <v>275</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H120" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>425</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>70</v>
+      </c>
+      <c r="D121" t="s">
+        <v>380</v>
+      </c>
+      <c r="E121" t="s">
+        <v>381</v>
+      </c>
+      <c r="F121" t="s">
+        <v>275</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H121" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>428</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>73</v>
+      </c>
+      <c r="D122" t="s">
+        <v>380</v>
+      </c>
+      <c r="E122" t="s">
+        <v>381</v>
+      </c>
+      <c r="F122" t="s">
+        <v>275</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H122" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>431</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>77</v>
+      </c>
+      <c r="D123" t="s">
+        <v>380</v>
+      </c>
+      <c r="E123" t="s">
+        <v>381</v>
+      </c>
+      <c r="F123" t="s">
+        <v>275</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H123" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>434</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>81</v>
+      </c>
+      <c r="D124" t="s">
+        <v>380</v>
+      </c>
+      <c r="E124" t="s">
+        <v>381</v>
+      </c>
+      <c r="F124" t="s">
+        <v>275</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H124" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>437</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>85</v>
+      </c>
+      <c r="D125" t="s">
+        <v>380</v>
+      </c>
+      <c r="E125" t="s">
+        <v>381</v>
+      </c>
+      <c r="F125" t="s">
+        <v>275</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H125" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>440</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>89</v>
+      </c>
+      <c r="D126" t="s">
+        <v>380</v>
+      </c>
+      <c r="E126" t="s">
+        <v>381</v>
+      </c>
+      <c r="F126" t="s">
+        <v>275</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H126" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>443</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>93</v>
+      </c>
+      <c r="D127" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127" t="s">
+        <v>381</v>
+      </c>
+      <c r="F127" t="s">
+        <v>275</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H127" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>446</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>97</v>
+      </c>
+      <c r="D128" t="s">
+        <v>380</v>
+      </c>
+      <c r="E128" t="s">
+        <v>381</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H128" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>449</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>100</v>
+      </c>
+      <c r="D129" t="s">
+        <v>380</v>
+      </c>
+      <c r="E129" t="s">
+        <v>381</v>
+      </c>
+      <c r="F129" t="s">
+        <v>275</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H129" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>452</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>103</v>
+      </c>
+      <c r="D130" t="s">
+        <v>380</v>
+      </c>
+      <c r="E130" t="s">
+        <v>381</v>
+      </c>
+      <c r="F130" t="s">
+        <v>275</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H130" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>455</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>107</v>
+      </c>
+      <c r="D131" t="s">
+        <v>380</v>
+      </c>
+      <c r="E131" t="s">
+        <v>381</v>
+      </c>
+      <c r="F131" t="s">
+        <v>275</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H131" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>458</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>112</v>
+      </c>
+      <c r="D132" t="s">
+        <v>380</v>
+      </c>
+      <c r="E132" t="s">
+        <v>381</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H132" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>460</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>117</v>
+      </c>
+      <c r="D133" t="s">
+        <v>380</v>
+      </c>
+      <c r="E133" t="s">
+        <v>381</v>
+      </c>
+      <c r="F133" t="s">
+        <v>275</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H133" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>462</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>121</v>
+      </c>
+      <c r="D134" t="s">
+        <v>380</v>
+      </c>
+      <c r="E134" t="s">
+        <v>381</v>
+      </c>
+      <c r="F134" t="s">
+        <v>275</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H134" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>465</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>125</v>
+      </c>
+      <c r="D135" t="s">
+        <v>380</v>
+      </c>
+      <c r="E135" t="s">
+        <v>381</v>
+      </c>
+      <c r="F135" t="s">
+        <v>275</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H135" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>467</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>128</v>
+      </c>
+      <c r="D136" t="s">
+        <v>380</v>
+      </c>
+      <c r="E136" t="s">
+        <v>381</v>
+      </c>
+      <c r="F136" t="s">
+        <v>275</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H136" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>470</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>132</v>
+      </c>
+      <c r="D137" t="s">
+        <v>380</v>
+      </c>
+      <c r="E137" t="s">
+        <v>381</v>
+      </c>
+      <c r="F137" t="s">
+        <v>275</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H137" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>473</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>17</v>
+      </c>
+      <c r="D138" t="s">
+        <v>380</v>
+      </c>
+      <c r="E138" t="s">
+        <v>474</v>
+      </c>
+      <c r="F138" t="s">
+        <v>275</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H138" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>477</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>22</v>
+      </c>
+      <c r="D139" t="s">
+        <v>380</v>
+      </c>
+      <c r="E139" t="s">
+        <v>474</v>
+      </c>
+      <c r="F139" t="s">
+        <v>275</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H139" t="s">
+        <v>479</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3927,50 +6038,110 @@
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>