--- v0 (2025-10-26)
+++ v1 (2026-04-06)
@@ -36,1046 +36,1046 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projetos de Leis</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 001-2024</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 002-2024</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_003-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 003-2024</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/108/projeto_de_lei_004-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 004-2024</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_005-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 005-2024</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_006-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO  DE LEI 006-2024</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 007-2024</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_008-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 008-2024</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_010-2024.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI 010-2024</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Prof. Irene Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/118/15o_pauta_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>1)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
+3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. – -(Leitura/Deliberada) Ata da 14° Sessão Ordinária do Primeiro Período de 2024._x000D_
+3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
+3.2.1- Expediente Recebido Prefeitura:_x000D_
+ Projeto de Lei n° 11/2024. projeto que Autoriza a Instituição da Carteira Municipal de Identificação do Autista (CMIA) para as Pessoas com Transtorno Mental do Espectro Autista (TEA) residente no Município de Pimenteiras do Oeste. _x000D_
+ Projeto de Lei n° 12/2024- dispõe sobre a Obrigatoriedade dos Estabelecimentos Públicos e Privados no Município de Pimenteiras do Oeste a Inserir nas Placas de Atendimentos Prioritário o Símbolo Mundial do Autismo. _x000D_
+_x000D_
+3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
+Nenhuma Indicação._x000D_
+3.2.3- Expediente Recebido Diversos:_x000D_
+3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
+Requerimento n° 001/2024- Trata de Apoio, Defesa e Cidadania na aprovação da Proposta de Emenda a   Constitucional - n° 47/20</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
+  </si>
+  <si>
+    <t>" 1)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
+3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. – -(Leitura/Deliberada) Ata da 14° Sessão Ordinária do Primeiro Período de 2024._x000D_
+3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
+3.2.1- Expediente Recebido Prefeitura:_x000D_
+ Projeto de Lei n° 11/2024. projeto que Autoriza a Instituição da Carteira Municipal de Identificação do Autista (CMIA) para as Pessoas com Transtorno Mental do Espectro Autista (TEA) residente no Município de Pimenteiras do Oeste. _x000D_
+ Projeto de Lei n° 12/2024- dispõe sobre a Obrigatoriedade dos Estabelecimentos Públicos e Privados no Município de Pimenteiras do Oeste a Inserir nas Placas de Atendimentos Prioritário o Símbolo Mundial do Autismo. _x000D_
+_x000D_
+3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
+Nenhuma Indicação._x000D_
+3.2.3- Expediente Recebido Diversos:_x000D_
+3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
+Requerimento n° 001/2024- Trata de Apoio, Defesa e Cidadania na aprovação da Proposta de Emenda a   Constitucional - n° 47/</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei-13_1.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei nº 1063/2021 (PPA Exercício 2021/2025, a Lei nº 1131/2023 (LDO Exercício de 2024) e dispõe sobre abertura de Credito Adicional Especial por Excesso de Arrecadação conforme art._x000D_
+43 § 1º II da Lei 4.320/64, na (Lei Orçamentária Anual LOA nº 1147/2023)</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei-14.pdf</t>
+  </si>
+  <si>
+    <t>" Projeto de Lei N 14/2024 Pimenteiras do Oeste, RO, em 21 de Junho de 2024.</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/131/projeto.pdf</t>
+  </si>
+  <si>
+    <t>" _x000D_
+“Estima a receita e fixa a despesa do Município de Pimenteiras do Oeste para o Exercício de 2025.</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_16-2024.pdf</t>
+  </si>
+  <si>
+    <t>" Dispõe sobre abertura de Credito Adicional Suplementar por Anulação de dotação orçamentaria."</t>
+  </si>
+  <si>
     <t>95</t>
   </si>
   <si>
-    <t>2024</t>
-[...1 lines deleted...]
-  <si>
     <t>89</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
-    <t>Pauta da Sessão Ordinária</t>
-[...5 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/95/1_sessao_ordinaria_-16-02-2024..docx</t>
+    <t>Pauta da Sessão ORDINÁRIA</t>
+  </si>
+  <si>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/95/1_sessao_ordinaria_-16-02-2024..docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - Ata dispensada._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicação  n° 01/2024: Autora; Vereadora, Irene Alves Almeida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto para a ordem do dia.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/96/2_sessao_ordinaria_-22-02-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/96/2_sessao_ordinaria_-22-02-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada Ata da 1° Sessão Ordinária do Primeiro Período de 2024._x000D_
 _x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto para a ordem do dia.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/97/3_sessao_ordinaria_-29-02-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/97/3_sessao_ordinaria_-29-02-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada Ata da 2° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Projeto de Lei n° 003/2024. Altera a Lei nº 1063/2021 (PPA Exercício 2021/2025, a Lei nº 1131/2023 (LDO Exercício de 2024) e dispõe sobre abertura de Credito Adicional Especial por Superávit Financeiro conforme art. 43 § 1º I da Lei 4.320/64, na (Lei Orçamentária Anual LOA nº 1147/2024)¬. _x000D_
 _x000D_
           Projeto de Resolução n° 005/2024: Dispõe sobre Revisão Geral dos servidores Efetivos e Comissionados do Quadro da Câmara de Pimenteiras do Oeste._x000D_
  _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicação de n° 002/2024. Autoria, vereador: Manoel Ramos de Oliveira_x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/98/4_sessao_ordinaria_-07-03-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/98/4_sessao_ordinaria_-07-03-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 3° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de Lei n° 002/2024-Nomeia prédio público Capela Mortuária RAMON LIMA DAS NEVES e dá outras providências._x000D_
 Projeto de Lei n° 004/2024- Dispõe sobre Aumento Salarial dos Servidores Públicos em Cargo Comissionado no âmbito do Poder Executivo do Município de Pimenteiras do Oeste RO._x000D_
 Projeto de Lei n° 005/2024- Dispõe sobre Revisão Geral Anual Salarial dos Servidores Públicos Efetivos no Âmbito do Poder Executivo do Município de Pimenteiras do Oeste RO._x000D_
 Projeto de Lei n° 006/2024- Dispõe sobre REVISÃO ANUAL para 2024 da Tabela de Vencimentos MAGISTÉRIO e dá outras providências._x000D_
 Projeto de Lei n° 007/2024- Dispõe sobre o reajuste do piso salarial dos agentes comunitários de saúde (ACS), agentes de combate às endemias</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/99/5_sessao_ordinaria_-21-03-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/99/5_sessao_ordinaria_-21-03-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 4° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             nenhuma Indicação _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 -Projeto de Lei nº 004/2024 Dispõe sobre Aumento Salarial dos Servidores Públicos em Cargo Comissionado no âmbito do Poder Executivo do Município de Pimenteiras do Oeste RO._x000D_
 -Projeto de Lei nº 005/2024 Dispõe sobre R</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/100/6_sessao_ordinaria_-28-03-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/100/6_sessao_ordinaria_-28-03-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 5° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             nenhuma Indicação _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
             nenhum projeto recebido.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/101/7_sessao_ordinaria_-04-04-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/101/7_sessao_ordinaria_-04-04-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 6° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             nenhuma Indicação _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/102/8_sessao_ordinaria_-11-04-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/102/8_sessao_ordinaria_-11-04-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - -(Leitura/Deliberada) Ata da 7° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei n° 010/2024-Dispõe sobre alteração do art. 2º da Lei Municipal n. 1156/2024 e dá outras providências._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             nenhuma Indicação _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/103/9_sessao_ordinaria_-18-04-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/103/9_sessao_ordinaria_-18-04-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 7° e 8° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei n° 001/2024-Dispõe alterações do art.5° e dos anexos I e II da Lei Municipal n° 1108/2022 e dá outras providências._x000D_
 Projeto de lei n° 008/2024-Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária anual para o exercício financeiro do ano 2025, e dá outras providências._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Indicações de n° 09 e 10/2024. Autoria do vereador, Jorgiano Garcia Leite. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  _______________________________________________________________</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/104/11_sessao_ordinaria_-02-05-2024_-.docx</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/104/11_sessao_ordinaria_-02-05-2024_-.docx</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 10° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicações recebida. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/114/12o_pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/114/12o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" 1)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. – (Leitura/ Deliberada) Ata da 11° Sessão Ordinária do Primeiro Período de 2024._x000D_
 _x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 2)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto para a ordem do dia.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/115/13_sessao_ordinaria_-16-05-2024_-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/115/13_sessao_ordinaria_-16-05-2024_-.pdf</t>
   </si>
   <si>
     <t>"•	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 12° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicações recebida. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/116/14o_pauta_ssessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/116/14o_pauta_ssessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 13° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicações recebida. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Projeto de Lei n° 001/2024- Dispõe alterações do art.5° e dos anexos I e II da Lei Municipal n° 1108/2022 e dá outras providências. _x000D_
 Projeto de n° 002/2024-dispõe sobre a criação da Emenda Impositiva na Le</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>IRENE ALVES ALMEIDA MACKOWIAK</t>
-[...16 lines deleted...]
-Requerimento n° 001/2024- Trata de Apoio, Defesa e Cidadania na aprovação da Proposta de Emenda a   Constitucional - n° 47/</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/117/15o_pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/120/16o_pauta_sessao_ordnaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/120/16o_pauta_sessao_ordnaria.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 15° Sessão Ordinária do Primeiro Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 Projeto de Lei n° 013/2024- “Altera a Lei nº 1063/2021 (PPA Exercício 2021/2025, a Lei nº 1131/2023 (LDO Exercício de 2024) e dispõe sobre abertura de Credito Adicional Especial por Excesso de Arrecadação conforme art. 43 § 1º II da Lei 4.320/64, na (Lei Orçamentária Anual – LOA nº 1147/2023)   _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicações recebida. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
           Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
             Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/122/17_sessao_ordinaria_do_dia_20-06-2024..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/122/17_sessao_ordinaria_do_dia_20-06-2024..pdf</t>
   </si>
   <si>
     <t>" - Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação recebida _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 Oficio n° 047/2024-3°PJ-VIL: Procedimento Administrativo de acompanhamento de TAC N° 2024000300601841_x000D_
 Oficio n° 068/2024:3°PJ-VIL: Procedimento Administrativo de acompanhamento de TAC n° 2024000300601821_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Projeto de Lei n° 011/2024- dispõe sobre a Obrigatoriedade dos Estabelecimentos Públicos e Privados no Município de Pimenteiras do Oeste a Inserir nas Placas de Atendimentos Prioritário o Símbolo Mundial do Autismo. _x000D_
 Projeto de Lei n° 012/2024- que Autoriza a Instituição da Carteira Mun</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>105</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/123/18_sessao_ordinaria_do_dia_27-06-2024..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/123/18_sessao_ordinaria_do_dia_27-06-2024..pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
        Nenhum projeto recebido   _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação recebida _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 •	_x000D_
 Projeto de lei nº 008/2024-Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária anual para o exercício financeiro do ano 2025, e dá outras providências. 2º TURNO</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/125/2_sessao_ordinaria_-08-08-2024_-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/125/2_sessao_ordinaria_-08-08-2024_-.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 1° Sessão Ordinária do Segundo Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
        Nenhum projeto recebido   _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Indicação de n° 12/2024. Autoria do vereador; Clovanildo Lemes da Costa. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>107</t>
-[...4 lines deleted...]
-  <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
        Nenhum projeto recebido   _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação recebida. _x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>108</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/127/pauta_sessao_ordinaria.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/127/pauta_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Expediente Recebido Prefeitura:_x000D_
        Oficio n° 081/ SEMPLA-2024-Solicitação de prorrogação de prazo de entrega do projeto de lei orçamentária PLOA/2024, para o exercício de 2025.   _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Indicação de n° 013/2024- Autoria do Vereador: Jesus Reginaldo da Cunha._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Projeto de Lei n° 002/2024-Nomeia prédio público Capela Mortuária RAMON LIMA DAS NEVES e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>109</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/128/5o_pauta_sessao_ordinaria_2o_periodo.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/128/5o_pauta_sessao_ordinaria_2o_periodo.pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
        Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>110</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/129/pauta_6o_sessao_ordinaria_2o_periodo.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/129/pauta_6o_sessao_ordinaria_2o_periodo.pdf</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>111</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/130/7_sessao_ordinaria-19-09-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/130/7_sessao_ordinaria-19-09-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
       Projeto de Lei n° 015/2024- Estima a receita e fixa a despesa do Município de Pimenteiras do Oeste para o exercício de 2025._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
          Nenhuma Indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>112</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/132/8_sessao_ordinaria-26-09-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/132/8_sessao_ordinaria-26-09-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
       Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
          Nenhuma Indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>113</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/133/9_sessao_ordinaria-03-10-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/133/9_sessao_ordinaria-03-10-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
       Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Indicação de n° 014/2024-autoria do vereador, Manoel Ramos de Oliveira._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/134/10_sessao_ordinaria-17-10-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/134/10_sessao_ordinaria-17-10-2024-.pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
       Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/135/11_sessao_ordinaria-24-10-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/135/11_sessao_ordinaria-24-10-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
        Projeto de lei n° 016/2024-Dispõe sobre abertura de crédito adicional suplementar por anulação de dotação   orçamentária._x000D_
         Projeto de Resolução n° 006/2024-Dispõe sobre autorização para Baixa dos Bens Inservíveis da Câmara Municipal de Pimenteira do Oeste.  _x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/136/12_sessao_ordinaria-31-10-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/136/12_sessao_ordinaria-31-10-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
         Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Projeto de lei n° 016/2024-Dispõe sobre abertura de crédito adicional suplementar por anulação de dotação   orçamentária._x000D_
 _x000D_
  Projeto de Resolução n° 006/2024-Dispõe sobre autorização para Baixa dos Bens Inservíveis da Câmara Municipal de Pimenteira do Oeste.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/138/13_sessao_ordinaria-07-11-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/138/13_sessao_ordinaria-07-11-2024-.pdf</t>
   </si>
   <si>
     <t>"LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
 _x000D_
         EMENDA 003 a LEI ORGÂNICA MUNICIPAL._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Nenhum projeto recebido.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/139/14_sessao_ordinaria-14-11-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/139/14_sessao_ordinaria-14-11-2024-.pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
         Nenhum projeto recebido._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
         NENHUM PROJETO RECEBIDO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/140/15o_pauta_sessao_ordinaria_2o_periodo.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/140/15o_pauta_sessao_ordinaria_2o_periodo.pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
         Nenhum projeto recebido._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
   Projeto de n°024/2024- EMENDA 003 a LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/141/16_sessao_ordinaria-27-11-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/141/16_sessao_ordinaria-27-11-2024-.pdf</t>
   </si>
   <si>
     <t>" •	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. -(Leitura/Deliberada) Ata da 15° Sessão Ordinária do Segundo Período de 2024._x000D_
 3.2	-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
         Nenhum projeto recebido._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Nenhuma indicação recebida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
   Projeto de n°015/2024- “Estima a receita e fixa a despesa do Município de Pimenteiras do Oeste para o Exercício de 2025- 1° TURNO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/142/17_sessao_ordinaria-12-12-2024-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/142/17_sessao_ordinaria-12-12-2024-.pdf</t>
   </si>
   <si>
     <t>" Expediente Recebido Prefeitura:_x000D_
         Nenhum projeto recebido._x000D_
 _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
           Indicação de n° 15/2024-Autoria do Vereador: Manoel Ramos de Oliveira._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
          Nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
          Nenhuma proposição apresentada._x000D_
 3.5	-USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
                PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 _x000D_
 •	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 _x000D_
 Projeto de n°024/2024- EMENDA 003 a LEI ORGÂNICA MUNICIPAL. 2° turno. _x000D_
 _x000D_
  Projeto de n°015/2024- “Estima a receita e fixa a despesa do Município de Pimenteiras do Oeste para o Exercício de 2025- 2° TURNO.</t>
-  </si>
-[...155 lines deleted...]
-    <t>" Dispõe sobre abertura de Credito Adicional Suplementar por Anulação de dotação orçamentaria."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1379,68 +1379,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/95/1_sessao_ordinaria_-16-02-2024..docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/96/2_sessao_ordinaria_-22-02-2024_-.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/97/3_sessao_ordinaria_-29-02-2024_-.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/98/4_sessao_ordinaria_-07-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/99/5_sessao_ordinaria_-21-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/100/6_sessao_ordinaria_-28-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/101/7_sessao_ordinaria_-04-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/102/8_sessao_ordinaria_-11-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/103/9_sessao_ordinaria_-18-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/104/11_sessao_ordinaria_-02-05-2024_-.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/114/12o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/115/13_sessao_ordinaria_-16-05-2024_-.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/116/14o_pauta_ssessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/117/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/120/16o_pauta_sessao_ordnaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/122/17_sessao_ordinaria_do_dia_20-06-2024..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/123/18_sessao_ordinaria_do_dia_27-06-2024..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/125/2_sessao_ordinaria_-08-08-2024_-.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/127/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/128/5o_pauta_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/129/pauta_6o_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/130/7_sessao_ordinaria-19-09-2024-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/132/8_sessao_ordinaria-26-09-2024-.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/133/9_sessao_ordinaria-03-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/134/10_sessao_ordinaria-17-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/135/11_sessao_ordinaria-24-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/136/12_sessao_ordinaria-31-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/138/13_sessao_ordinaria-07-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/139/14_sessao_ordinaria-14-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/140/15o_pauta_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/141/16_sessao_ordinaria-27-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/142/17_sessao_ordinaria-12-12-2024-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/108/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_010-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/118/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei-13_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei-14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/131/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_16-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/108/projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_010-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/118/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei-13_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei-14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/131/projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/95/1_sessao_ordinaria_-16-02-2024..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/96/2_sessao_ordinaria_-22-02-2024_-.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/97/3_sessao_ordinaria_-29-02-2024_-.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/98/4_sessao_ordinaria_-07-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/99/5_sessao_ordinaria_-21-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/100/6_sessao_ordinaria_-28-03-2024_-.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/101/7_sessao_ordinaria_-04-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/102/8_sessao_ordinaria_-11-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/103/9_sessao_ordinaria_-18-04-2024_-.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/104/11_sessao_ordinaria_-02-05-2024_-.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/114/12o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/115/13_sessao_ordinaria_-16-05-2024_-.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/116/14o_pauta_ssessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/117/15o_pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/120/16o_pauta_sessao_ordnaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/122/17_sessao_ordinaria_do_dia_20-06-2024..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/123/18_sessao_ordinaria_do_dia_27-06-2024..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/125/2_sessao_ordinaria_-08-08-2024_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/127/pauta_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/128/5o_pauta_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/129/pauta_6o_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/130/7_sessao_ordinaria-19-09-2024-.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/132/8_sessao_ordinaria-26-09-2024-.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/133/9_sessao_ordinaria-03-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/134/10_sessao_ordinaria-17-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/135/11_sessao_ordinaria-24-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/136/12_sessao_ordinaria-31-10-2024-.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/138/13_sessao_ordinaria-07-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/139/14_sessao_ordinaria-14-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/140/15o_pauta_sessao_ordinaria_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/141/16_sessao_ordinaria-27-11-2024-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2024/142/17_sessao_ordinaria-12-12-2024-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1546,1161 +1546,1161 @@
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="H13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E22" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="H23" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="H26" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>51</v>
+        <v>95</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H31" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H33" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="E34" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>68</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>132</v>
+        <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H37" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>80</v>
+        <v>142</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>140</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E38" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H38" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E39" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>146</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E40" t="s">
-        <v>131</v>
+        <v>76</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E41" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>95</v>
+        <v>153</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>152</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E42" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E43" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E44" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F44" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>162</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="D45" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E45" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F45" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>77</v>
+        <v>163</v>
       </c>
       <c r="H45" t="s">
-        <v>60</v>
+        <v>164</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>165</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>48</v>
       </c>
       <c r="D46" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E46" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>166</v>
+        <v>53</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E47" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H47" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E48" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H48" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
       <c r="D49" t="s">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="E49" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>175</v>
       </c>
       <c r="H49" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>