--- v0 (2025-10-25)
+++ v1 (2026-04-05)
@@ -48,109 +48,109 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
-    <t>Pauta da Sessão Ordinária</t>
+    <t>Pauta da Sessão ORDINÁRIA</t>
   </si>
   <si>
     <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. - Ata dispensada._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno)._x000D_
 Nenhum projeto para a ordem do dia.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/72/2_sessao_ordinaria_do_dia_02-03-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/72/2_sessao_ordinaria_do_dia_02-03-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. --(Leitura/Deliberada Ata da 1° sessão Ordinária e ata da 1° sessão extraordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Projeto de Lei nº 007/2023- Dispõe sobre a política municipal dos direitos da criança e adolescente; do conselho municipal dos direitos da criança e adolescente e do conselho tutelar, revoga a Lei Municipal n° 066/1998 e a Lei 546/2011._x000D_
            Decreto legislativo- do TCE-trata sobre prestação de contas do poder executivo em relação ao exercício 2021._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  _____________________________________</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/73/3pauta_da__sessao_ordinaria_do_dia_09-03-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/73/3pauta_da__sessao_ordinaria_do_dia_09-03-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. --(Leitura/Deliberada Ata da 2° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Projeto de Lei nº 008/2023- Institui o mês de junho vermelho do amor dedicado a realização de campanha de incentivo a doação de sangue no âmbito municipal de Pimenteiras do Oeste._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Indicação de n° 001/2023-Autoria do vereador: Rafael da Silva Souza.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 3° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Projeto de Lei n° 009/2023-Dispõe sobre a autorização excepcional para a permanência e pernoite de motocicletas na residência de Agentes Comunitários de Saúde e Agentes de Endemias._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma indicação.</t>
   </si>
@@ -159,108 +159,108 @@
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 4° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
                 Nenhum projeto recebido._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
                 Nenhuma indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
                   nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/76/6pauta_da__sessao_ordinaria_do_dia_13-04-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/76/6pauta_da__sessao_ordinaria_do_dia_13-04-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 5° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
           Projeto de Lei n° 10/2023- Inclui os servidores ocupantes de cargo de operadores de máquinas nas gratificações por tempo integral de dedicação exclusiva aos motoristas GTIDEM._x000D_
             Projeto de Lei n° 11/2023- que dispõe sobre folga anual para todos os servidores Público Municipais de Pimenteiras do Oeste/Ro no dia de seu aniversário.  _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicações de n°s 02 a 019/2023- Autoria do Vereador Jorgiano Garcia Leite._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
                   nenhum requerimento recebido._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
                   Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBU</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/77/7pauta_da__sessao_ordinaria_do_dia_20-04-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/77/7pauta_da__sessao_ordinaria_do_dia_20-04-2023.pdf</t>
   </si>
   <si>
     <t>" 1)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 6° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Projeto de Lei n° 012/2023- Dispõe sobre as Diretrizes Orçamentária para a elaboração e execução da Lei    Orçamentária Anual, para o exercício financeiro do ano 2024. _x000D_
              Projeto de Lei n° 013/2023- Dispõe sobre a abertura de Crédito Adicional Especial por Excesso de Arrecadação, provenientes do Estado de Rondônia com Objetivo de construção de Refeitório com Cozinha nas dependências do Colégio Pulo Freire._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicação de n° 20/2023- Autoria do Vereador Amilton Souza Brito.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/78/8pauta_da__sessao_ordinaria_do_dia_27-04-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/78/8pauta_da__sessao_ordinaria_do_dia_27-04-2023.pdf</t>
   </si>
   <si>
     <t>" 1)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 7° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Projeto de Lei N° 014/2023-dispõe Sobre Revisão Geral Anual Salarial dos Servidores Públicos em cargo comissionados no Âmbito do Poder Executivo do Município de Pimenteiras._x000D_
            Projeto de Lei N° 015/2023- Institui a Gratificação por Plantão Extraordinário e o Auxílio Deslocamento a servidores lotados na Secretaria Municipal de Saúde, revoga a Lei Municipal n° 839/2016. _x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicações de n° 021 e 022/2023- Autoria do Vereador: Jorgiano Garcia Leite ._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
           Requerimento 001/2023-autoria do vereador: Clovanildo Lemes da Costa.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/79/9pauta_da__sessao_ordinaria_do_dia_04-05-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/79/9pauta_da__sessao_ordinaria_do_dia_04-05-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 8° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido_x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Indicação de n° 023/2023- Autoria da Vereadora: Irene Alves Almeida._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
             Requerimento de n° 002/2023-Autoria do Vereador: Clovanildo Lemes da Costa.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
             Projeto de Lei n° 016/2023- Que Institui o Feriado Municipal do Dia do Evangélico no Município de Pimenteiras do Oeste._x000D_
 3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
            Nenhuma indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
@@ -289,206 +289,206 @@
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 12° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum Projeto Recebido._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/84/15pauta_da__sessao_ordinaria_do_dia_22-06-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/84/15pauta_da__sessao_ordinaria_do_dia_22-06-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 14° sessão Ordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum Projeto Recebido._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 15° sessão Ordinária e ata da 2° sessão extraordinária do Primeiro Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Projeto de Lei n° 018/2023. Dispõe sobre alteração do artigo 3° da Lei Municipal n° 997/2019 que trata dos valores de plantões médicos para Profissionais Médicos Clínicos Gerais._x000D_
            Projeto de Lei de n° 020/2023- dispõe sobre autorização ao Poder Executivo para proceder a doação de áreas urbanas já edificadas, consolidadas e ocupadas pelo IDARON._x000D_
            Projeto de Lei n° 021/2023- dispõe sobre autorização ao Poder Executivo para proceder a doação de áreas urbanas já edificadas, consolidadas e ocupadas pelo Estado de Rondônia._x000D_
            Projeto de Lei n° 022/2023-Que altera a nomenclatura de Função Gratificada instituída pela Lei Municipal n° 1108/2022 de 04 de novem</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/87/3pauta_da__sessao_ordinaria_do_segundoperiodo_dia_17-08-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/87/3pauta_da__sessao_ordinaria_do_segundoperiodo_dia_17-08-2023.pdf</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 2° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Projeto de Resolução n° 03/2023-Dispõe Sobre Baixa de Bens Inservíveis da Câmara Municipal de Pimenteiras._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 3° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Indicação de n° 025/2023-Autoria do vereador; Jorgiano Garcia Leite._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/89/5pauta_da__sessao_ordinaria_do_segundo_periodo_dia_14-09-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/89/5pauta_da__sessao_ordinaria_do_segundo_periodo_dia_14-09-2023.pdf</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 4° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
           Projeto de Lei n° 023/2023- Estima Receita e fixa a despesa do Município de Pimenteiras do Oeste para o exercício de 2024. _x000D_
   _x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/90/6pauta_da__sessao_ordinaria_do_segundo_periodo_dia_28-09-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/90/6pauta_da__sessao_ordinaria_do_segundo_periodo_dia_28-09-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 5° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido.   _x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 6° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
            Nenhum projeto recebido.   _x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>" PROPOSTA LEI ORGÂNICA 1/2023"</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/93/9pauta_da__sessao_ordinaria_do_segundo_periodo_dia_19-10-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/93/9pauta_da__sessao_ordinaria_do_segundo_periodo_dia_19-10-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 8° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
                 Projeto de Lei nº 24 /2023- Dispõe sobre abertura de Credito Adicional Especial por Excesso de Arrecadação conforme art. 43 § 1º II da Lei 4.320/64, na (Lei Orçamentária Anual LOA nº 1115/2022)        _x000D_
 _x000D_
  		Projeto de Lei nº 25 /2023- Dispõe sobre abertura de Credito Adicional Especial por Tendência de Arrecadação conforme art. 43 § 1º II da Lei 4.320/64, na (Lei Orçamentária Anual LOA nº 1115/2022)_x000D_
 _x000D_
  		Projeto de Lei nº 26 /2023- Dispõe sobre abertura de Credito Adicional Especial por Anulação de dotação conforme art. 43 § 1º III da Lei 4.320/64, na (Lei Orçamentária Anual LOA nº 1115/2022)._x000D_
 _x000D_
            Projeto de Lei n°027/2023- Dispõe sobre regulamentação da assistência financeira complementar repassada pe</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/94/10pauta_da__sessao_ordinaria_do_segundo_periodo_dia_26-10-2023.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/94/10pauta_da__sessao_ordinaria_do_segundo_periodo_dia_26-10-2023.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1. LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 9° Sessão Ordinária do Segundo Período de 2023._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1- Expediente Recebido Prefeitura:_x000D_
             Nenhum projeto recebido._x000D_
   3.2.2- Expediente Apresentado Pelos Vereadores:_x000D_
             Nenhuma Indicação._x000D_
 3.2.3- Expediente Recebido Diversos:_x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
            Nenhuma proposição apresentada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -805,68 +805,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/72/2_sessao_ordinaria_do_dia_02-03-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/73/3pauta_da__sessao_ordinaria_do_dia_09-03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/76/6pauta_da__sessao_ordinaria_do_dia_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/77/7pauta_da__sessao_ordinaria_do_dia_20-04-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/78/8pauta_da__sessao_ordinaria_do_dia_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/79/9pauta_da__sessao_ordinaria_do_dia_04-05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/84/15pauta_da__sessao_ordinaria_do_dia_22-06-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/87/3pauta_da__sessao_ordinaria_do_segundoperiodo_dia_17-08-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/89/5pauta_da__sessao_ordinaria_do_segundo_periodo_dia_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/90/6pauta_da__sessao_ordinaria_do_segundo_periodo_dia_28-09-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/93/9pauta_da__sessao_ordinaria_do_segundo_periodo_dia_19-10-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/94/10pauta_da__sessao_ordinaria_do_segundo_periodo_dia_26-10-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/72/2_sessao_ordinaria_do_dia_02-03-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/73/3pauta_da__sessao_ordinaria_do_dia_09-03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/76/6pauta_da__sessao_ordinaria_do_dia_13-04-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/77/7pauta_da__sessao_ordinaria_do_dia_20-04-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/78/8pauta_da__sessao_ordinaria_do_dia_27-04-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/79/9pauta_da__sessao_ordinaria_do_dia_04-05-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/84/15pauta_da__sessao_ordinaria_do_dia_22-06-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/87/3pauta_da__sessao_ordinaria_do_segundoperiodo_dia_17-08-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/89/5pauta_da__sessao_ordinaria_do_segundo_periodo_dia_14-09-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/90/6pauta_da__sessao_ordinaria_do_segundo_periodo_dia_28-09-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/93/9pauta_da__sessao_ordinaria_do_segundo_periodo_dia_19-10-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2023/94/10pauta_da__sessao_ordinaria_do_segundo_periodo_dia_26-10-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>