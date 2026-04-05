--- v0 (2025-10-26)
+++ v1 (2026-04-05)
@@ -48,57 +48,57 @@
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
-    <t>Pauta da Sessão Ordinária</t>
+    <t>Pauta da Sessão ORDINÁRIA</t>
   </si>
   <si>
     <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>" 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ):_x000D_
 Projeto de Lei n° 003/2022- Dispõe sobre Abertura de Crédito Adicional Suplementar por Anulação de Dotação na LOA nº 1076/2021._x000D_
 Projeto de Lei n° 004/2022-Dispõe sobre Abertura de Crédito Adicional Especial por Tendência de Excesso Arrecadação na LOA nº 1076/2021._x000D_
 Projeto de Lei n° 005/2022-Dispõe sobre Abertura de Crédito Adicional Especial por Tendência de Excesso Arrecadação na LOA nº 1076/2021._x000D_
 Projeto de Lei n° 006/2022-Dispõe sobre Abertura de Crédito Adicional Especial por Tendência de Excesso Arrecadação na LOA nº 1076/2021.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
  Indicação de n° 003/2022-Autoria da vereadora: Irene Alves Almeida._x000D_
                  Indicação de n° 004/2022-Autoria do vereador: Amilton Souza Brito._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 Requerimentos de Autoria da Vereadora Irene Alves Almeida._x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
@@ -134,306 +134,306 @@
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
 Nenhum Projeto Apresentado_x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
                Nenhuma Indicação Apresentada._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 Projeto Decreto de Lei 001. Trata Prestações de contas do Município de Pimenteiras do Oeste._x000D_
 	3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/38/5_sessao_ordinaria_do_dia_24-03-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/38/5_sessao_ordinaria_do_dia_24-03-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 4° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum Projeto Apresentado_x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
                Nenhuma Indicação Apresentada._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 _x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ):_x000D_
 Projeto de Lei n° 007/2022.Dispõe sobre a NOVA Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança, no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
 Criação da Comissão Especial de Inquérito destinada a investigar a utilização de Maquinário Público para fins Particulares._x000D_
      3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
                  Nenhuma indicação apresentada. _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
  Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pauta_7o_sessao_ordinaria_-07-04-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pauta_7o_sessao_ordinaria_-07-04-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 6° sessão Ordinária do Primeiro Período_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
      3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Oficio Circular n° 17/2022-CMDCA._x000D_
      3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n° 05 e 06 de Autoria do vereador Manoel Ramos de Oliveira. _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 “Dispõe sobre a APROVAÇÃO do Parecer do TCE/RO em relação ás Contas da Prefeitura Municipal de Pimenteiras do Oeste referente ao Exercício Financeiro de 2020._x000D_
 EXPLICAÇÃO PESSOAL: (conforme artigo 208 c</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/42/8o_sessao_ordinaria_-14-04-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/42/8o_sessao_ordinaria_-14-04-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 7° sessão Ordinária do Primeiro Período_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
      3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Ofício n° 001/SEMPLA/2022- Solicitação Prorrogação Prazo Entrega LDO/2023.- (VOTAÇÃO SIMBÓLICA)_x000D_
      3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida. _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 Recebido da MESA Diretora, RESOLUÇÃO 005/2022 - Dispões Estrutura Administrativa e Plano de Cargo Carreira e Remuneração dos Servidores da Câmara de Pimenteiras do Oeste/RO.  _x000D_
 	3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/43/9o_sessao_ordinaria_-20-04-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/43/9o_sessao_ordinaria_-20-04-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 8° sessão Ordinária do Primeiro Período_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
      3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Projeto de lei n° 014/2022-Dispõe sobre criação/alteração de cargos na Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança- Lei nº 1088/2022, no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providências._x000D_
 _x000D_
 Ofício nº 67/GAB/2022.RETIRADA DO PROJETO DE LEI Nº 013/2022._x000D_
 _x000D_
      3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Nenhuma indicação recebida. _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
  Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/44/10_sessao_ordinaria_do_dia_28-04-2022_..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/44/10_sessao_ordinaria_do_dia_28-04-2022_..pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 9° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
               Nenhuma indicação._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/45/11o_sessao_ordinaria_-05-05-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/45/11o_sessao_ordinaria_-05-05-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Deliberada Ata da 10° sessão Ordinária do Primeiro Período_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
      3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
      3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 007 de Autoria do vereador Amilton Souza Brito_x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORESE COMISSÕES:_x000D_
 	Emenda Substitutiva 1 ao Projeto de Resolução 05/2022_x000D_
 	    Emenda Substitutiva 2 ao Projeto de Resolução 05/2022_x000D_
 	    Emenda Supressiva 1 ao Projeto de Resolução 05/2022_x000D_
 _x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 “Dispõe sobre Nomeação de Membro em substituição para compor a Comissão</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/46/12_sessao_ordinaria_do_dia_12-05-2022..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/46/12_sessao_ordinaria_do_dia_12-05-2022..pdf</t>
   </si>
   <si>
     <t>" - Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
  Indicações de n° 008 e 009/2022-Autoria do vereador:Manoel Ramos De Oliveira._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Projeto de Lei n° 015/20222- Dispõe sobre local das publicações dos atos   oficiais do Poder Executivo, e dá outras providências_x000D_
 Projeto de Lei n° 017/2022-Dispõe sobre autorização para pagamento de promoções em valores pecuniários e/ou troféus medalhas e/ou certificados nos Eventos Esportivos e/ou culturais organizados pela secretarias SEMEC e/ou SEMTUR, e dá outras providências._x000D_
 Projeto de Lei n° 018/2022-Dispõe sobre as diretrizes orçamentárias para elaboração e execução da Lei Orçamentária anual para o exercício financeiro do ano 2023, e dá outras providências_x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 010/2022-Autoria do Vereador Jesus Reginaldo da Cunha._x000D_
 Indicação de n° 011/2022-Autoria do vereador Rafael da Silva Souza.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/48/14_sessao_ordinaria_do_dia_26-06-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/48/14_sessao_ordinaria_do_dia_26-06-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 13° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação de n° 012/2022-Autoria do vereador:Rafael da Silva Souza._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/49/15_sessao_ordinaria_do_dia_02-06-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/49/15_sessao_ordinaria_do_dia_02-06-2022.pdf</t>
   </si>
   <si>
     <t>"3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 14° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 NenhumaIndicação._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/50/16_sessao_ordinaria_do_dia_09-06-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/50/16_sessao_ordinaria_do_dia_09-06-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 15° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 NenhumaIndicação._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/51/17_sessao_ordinaria_do_dia_23-06-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/51/17_sessao_ordinaria_do_dia_23-06-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 16° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
  _x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	 Nenhuma matéria apresentada._x000D_
 3.3•LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 17° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
                     Projeto de Lei n° 019/2022-Que Dispõe sobre a proibição de fornecimento e substituição de sacolas plásticas no âmbito dos estabelecimentos comerciais do município de Pimenteiras do Oeste Ro. E dá outras providencias. _x000D_
       Projeto de Lei n° 020/2022-Que Dispõe sobre ao Protocolo de Intenções do Consórcio Inter federativo de Desenvolvimento de Rondônia. Cindi Rondônia, e dá outras providências. _x000D_
@@ -442,315 +442,315 @@
                Indicações de n° 014, 015 e 016/2022-Autoria do Vereador Jorgiano Garcia Leite._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	     Nenhuma matéria apresentada.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 18° sessão ordinária do primeiro período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
                     Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
                Indicação de n° 017/2022-Autoria do Vereador Rafael da Silva Souza._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	    ATO DE CRIAÇÃO CEPI 002/2022 - Processo 032/2022.  _x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/54/2_sessao_ordinaria_do_2_periodo_dia_11-08-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/54/2_sessao_ordinaria_do_2_periodo_dia_11-08-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 1° sessão ordinária do segundo período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
                Projeto de lei de n° 021/2022. Que dispõe sobre colocação em Extinção de cargos de provimentos efetivos de Agentes de Serviços previstos nas Leis Municipais do PCCS e suas alterações: LEIS; de n° 557/2011, 558/2011 e 559/2011 e dá outras providencias._x000D_
                Projeto de Lei n° 022/2022. Que dispões sobre AUTORIZAÇÃO ao poder Executivo Municipal a terceirizar as atividades-meios da administração pública do município estabelecendo normas gerais e da outras providencias</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/55/3o_sessao_ordinaria_-18-08-2022_-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/55/3o_sessao_ordinaria_-18-08-2022_-.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 	3.1   LEITURA VOTAÇÃO ATA SESSÃO ANTERIOR: Ata da 2° Sessão Ordinária do 2º Período de 11/08/2022)_x000D_
 	3.2   LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 		3.2.1 - Expediente Recebido Prefeitura: Nenhum projeto recebido._x000D_
 		3.2.2 - Expediente Apresentado Pelos Vereadores: Nenhuma indicação._x000D_
 		3.2.3 - Expediente Recebido Diversos: Nenhuma proposição recebida._x000D_
 	3.3   LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS: Nenhuma matéria apresentada._x000D_
 	3.4   APRESENTAÇÃO PROPOSIÇÕES VEREADORES: Nenhuma proposição apresentada._x000D_
 	3.5   USO DA TRIBUNA:_x000D_
 INSCRITOS:  ____________________________________________________________________________________x000D_
 		3.5.1 – Uso Tribuna Livre Terceiros: Art. 296 do Regimento Interno:_x000D_
 EMATER - Conforme Ofício n° 012/2022 – Assunto: 51 anos EMATER, ações e outros (até 20 minutos).</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 3° sessão ordinária do Segundo período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
            3.2.1- Expediente Recebido Prefeitura: nenhum projeto recebido._x000D_
            3.2.2- Expediente Apresentado Pelos Vereadores: _x000D_
                 Indicação de n° 018/2022-Autoria do Vereador Rafael da Silva Souza._x000D_
            3.2.3 - Expediente Recebido Diversos:  Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição recebida._x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/57/5_sessao_ordinaria_do_dia_01-09-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/57/5_sessao_ordinaria_do_dia_01-09-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 4° sessão ordinária do 2° período de 25/08/2022)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
        3.2.1- Expediente Recebido Prefeitura: Projeto de Lei n° 023/2022- Que dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento da Prefeitura Municipal de Pimenteiras._x000D_
       3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
       3.2.3	 - Expediente Recebido Diversos: nenhuma proposição recebida._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS: nenhuma matéria apresentada._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição apresentada._x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/58/6_sessao_ordinaria_do_dia_15-09-2022..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/58/6_sessao_ordinaria_do_dia_15-09-2022..pdf</t>
   </si>
   <si>
     <t>" LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 6° sessão ordinária do 2° período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
         _x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	     Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
      Nenhuma proposição apresentada._x000D_
 3.5	USO DA TRIBUNA:_x000D_
 INSCRITOS:  ___________________________________________________________________x000D_
 _x000D_
 PASSAMOS DIRETAMENTE, SEM INTERVALO À._x000D_
 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 Projeto de Lei n°019/2022-Dispõe sobre a proibição de fornecimento e substituição de sacolas plásticas no âmbito dos estabelecimentos comerciais do Município de Pimenteiras do Oeste – RO e dá outras providências”._x000D_
 Projeto de Lei n° 020/2022-Dispõe sobre ratificação ao Protocolo de Intenções do Consórcio Inter-federativo de Desenvolvimento de Rondôn</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/59/6_sessao_ordinaria_do_dia_15-09-2022..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/59/6_sessao_ordinaria_do_dia_15-09-2022..pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 6° sessão ordinária do 2° período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
         _x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	     Nenhuma matéria apresentada.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/60/8do_2periodo_sessao_ordinaria_do_dia_29-09-2022..pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/60/8do_2periodo_sessao_ordinaria_do_dia_29-09-2022..pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1.LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 7° sessão ordinária do 2° período de 22/09/2022)._x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
                             Projeto de Lei de n°029/2022-Dispõe sobre abertura de Credito Adicional Suplementar no Orçamento da Prefeitura Municipal de Pimenteiras do Oeste RO”_x000D_
                             Projeto de Lei n° 030/2022-Dispõe sobre abertura de Credito Adicional Suplementar no Orçamento da Prefeitura Municipal de Pimenteiras do Oeste RO”_x000D_
                             Projeto de Lei n° 031/2022- Institui o Regime para designação de Funções gratificadas aos Servidores Públicos Estatutários da Prefeitura Municipal de Pimenteiras do Oeste._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	     Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. AP</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 8° sessão ordinária do 2° período de 29/09/2022)_x000D_
 3.2-LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
        Nenhum Projeto Recebido.     _x000D_
        3.2.1- Expediente Recebido Prefeitura._x000D_
       3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
                   Indicação de n° 019/2022- Autoria da Vereadora Irene Alves de Almeida._x000D_
       3.2.3	 - Expediente Recebido Diversos: nenhuma proposição recebida._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS: nenhuma matéria apresentada._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/62/10_sessao_ordinaria_do_dia_13-10-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/62/10_sessao_ordinaria_do_dia_13-10-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 9° sessão ordinária do Segundo período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
            3.2.1- Expediente Recebido Prefeitura: nenhum projeto recebido._x000D_
            3.2.2- Expediente Apresentado Pelos Vereadores: Nenhuma Indicação._x000D_
            3.2.3 - Expediente Recebido Diversos:  Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição recebida._x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/63/11_sessao_ordinaria_do_dia_20-10-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/63/11_sessao_ordinaria_do_dia_20-10-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 10° sessão ordinária do Segundo período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
            3.2.1- Expediente Recebido Prefeitura: nenhum projeto recebido._x000D_
            3.2.2- Expediente Apresentado Pelos Vereadores: Nenhuma Indicação._x000D_
            3.2.3 - Expediente Recebido Diversos:  Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição recebida._x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/64/12_sessao_ordinaria_do_dia_27-10-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/64/12_sessao_ordinaria_do_dia_27-10-2022.pdf</t>
   </si>
   <si>
     <t>" 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno):_x000D_
 Projeto de Lei de n° 024/2022-Dispõe sobre a criação da Procuradoria-Geral do Município de Pimenteiras do Oeste - RO, com sua organização, quadro, carreira e vencimentos dos procuradores municipais e dá outras providências”. _x000D_
 _x000D_
 Projeto de Lei de n° 025/2022-Dispõe sobre a EXTINÇÃO da Subdivisão de Gabinete Procuradoria/Assessoria Jurídica com a extinção de seus cargos e cria cargos comissionados, nas Divisões Gabinete e Secretaria Municipal de Saúde na Estrutura Político-Administrativa e Organizacional de Cargos Comissionados e/ou Funções de Confiança (Lei Municipal nº 1088/2022), no âmbito da Prefeitura Municipal de Pimenteiras do Oeste, e dá outras providencias.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/65/13_sessao_ordinaria_do_dia_03-11-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/65/13_sessao_ordinaria_do_dia_03-11-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 12° sessão ordinária do Segundo período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
                  Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
                  Indicação de n° 020/2022.-Autoria da Vereadora Irene Alves de Almeida._x000D_
 3.2.3	 - Expediente  Recebido  Diversos:_x000D_
 	     Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4.APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
      Nenhuma proposição apresentada.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/66/14_sessao_ordinaria_do_dia_10-11-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/66/14_sessao_ordinaria_do_dia_10-11-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1-LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 13° sessão ordinária do 2° período de 25/08/2022)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
        3.2.1- Expediente Recebido Prefeitura:_x000D_
  Projeto de Lei n° 034/2022- Que dispõe sobre abertura de Crédito Adicional Suplementar no Orçamento da Prefeitura Municipal de Pimenteiras._x000D_
       3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 Indicação de n°s 021/022/023/024/025/2022- Autoria do vereador jorgiano García Leite ._x000D_
 Indicação de n° 026/2022-Autoria da Vereadora Irene Alves Almeida._x000D_
       3.2.3	 - Expediente Recebido Diversos: nenhuma proposição recebida._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS: nenhuma matéria apresentada._x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: nenhuma proposição apresentada._x000D_
      Nenhuma proposição apresentada</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/67/15o_sessao_ordinaria_-17-11-2022_-.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/67/15o_sessao_ordinaria_-17-11-2022_-.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 	3.1   LEITURA VOTAÇÃO ATA SESSÃO ANTERIOR: Ata da 14° Sessão Ordinária do 2º Período de 10/11/2022)_x000D_
 	3.2   LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 		3.2.1 - Expediente Recebido Prefeitura:_x000D_
                           Nenhum projeto recebido._x000D_
       		3.2.2 - Expediente Apresentado Pelos Vereadores:_x000D_
 Indicações de n° 027/028/029/030/2022-Autoria da Vereadora Irene Alves Almeida._x000D_
 Indicação de n° 031/2022- Autoria do vereador Jorgiano García Leite ._x000D_
 		3.2.3 - Expediente Recebido Diversos: Nenhuma proposição recebida._x000D_
 	3.3   LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
                          Nenhum requerimento.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>"4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ):_x000D_
 PROJETO DE LEI DE N° 026/2022- “ESTIMA RECEITA FIXA A DESPESA DO MUNICÍPIO DE PIMENTEIRAS DO OESTE, PARA O EXERCICIOS DE 2023. 1° turno.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>"- Expediente Recebido Prefeitura:_x000D_
              Projeto de lei n° 036/2022-Institui gratificação extraordinária especial aos servidores efetivos do                       Município de Pimenteiras do Oeste-RO_x000D_
 	Projeto de Lei n° 037/2022-Institui gratificação por tempo integral de dedicação exclusiva aos motoristas ETIDEM. Aos servidores públicos ocupantes do cargo de motorista. _x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 	     Nenhuma matéria apresentada.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/70/18_sessao_ordinaria_do_dia_30-06-2022.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/70/18_sessao_ordinaria_do_dia_30-06-2022.pdf</t>
   </si>
   <si>
     <t>" 3)	EXPEDIENTE (conforme artigo 208 c/c 210 a 214 do Regimento Interno)_x000D_
 3.1	LEITURA e VOTAÇÃO ATA SESSÃO ANTERIOR. (Leitura/Delibera Ata da 17° sessão ordinária e ata da 5° sessão extraordinária do 2° período)_x000D_
 3.2	LEITURA DAS MATÉRIAS RECEBIDAS:_x000D_
 3.2.1	- Expediente Recebido Prefeitura:_x000D_
 Nenhum projeto recebido._x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 3.2.3	 - Expediente Recebido Diversos:_x000D_
 	     Nenhuma matéria apresentada._x000D_
 3.3·LEITURA DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
 3.4. APRESENTAÇÃO PROPOSIÇÕES VEREADORES: _x000D_
      Nenhuma proposição apresentada.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1067,68 +1067,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/38/5_sessao_ordinaria_do_dia_24-03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pauta_7o_sessao_ordinaria_-07-04-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/42/8o_sessao_ordinaria_-14-04-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/43/9o_sessao_ordinaria_-20-04-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/44/10_sessao_ordinaria_do_dia_28-04-2022_..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/45/11o_sessao_ordinaria_-05-05-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/46/12_sessao_ordinaria_do_dia_12-05-2022..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/48/14_sessao_ordinaria_do_dia_26-06-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/49/15_sessao_ordinaria_do_dia_02-06-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/50/16_sessao_ordinaria_do_dia_09-06-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/51/17_sessao_ordinaria_do_dia_23-06-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/54/2_sessao_ordinaria_do_2_periodo_dia_11-08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/55/3o_sessao_ordinaria_-18-08-2022_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/57/5_sessao_ordinaria_do_dia_01-09-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/58/6_sessao_ordinaria_do_dia_15-09-2022..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/59/6_sessao_ordinaria_do_dia_15-09-2022..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/60/8do_2periodo_sessao_ordinaria_do_dia_29-09-2022..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/62/10_sessao_ordinaria_do_dia_13-10-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/63/11_sessao_ordinaria_do_dia_20-10-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/64/12_sessao_ordinaria_do_dia_27-10-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/65/13_sessao_ordinaria_do_dia_03-11-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/66/14_sessao_ordinaria_do_dia_10-11-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/67/15o_sessao_ordinaria_-17-11-2022_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/70/18_sessao_ordinaria_do_dia_30-06-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/38/5_sessao_ordinaria_do_dia_24-03-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/41/pauta_7o_sessao_ordinaria_-07-04-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/42/8o_sessao_ordinaria_-14-04-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/43/9o_sessao_ordinaria_-20-04-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/44/10_sessao_ordinaria_do_dia_28-04-2022_..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/45/11o_sessao_ordinaria_-05-05-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/46/12_sessao_ordinaria_do_dia_12-05-2022..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/48/14_sessao_ordinaria_do_dia_26-06-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/49/15_sessao_ordinaria_do_dia_02-06-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/50/16_sessao_ordinaria_do_dia_09-06-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/51/17_sessao_ordinaria_do_dia_23-06-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/54/2_sessao_ordinaria_do_2_periodo_dia_11-08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/55/3o_sessao_ordinaria_-18-08-2022_-.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/57/5_sessao_ordinaria_do_dia_01-09-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/58/6_sessao_ordinaria_do_dia_15-09-2022..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/59/6_sessao_ordinaria_do_dia_15-09-2022..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/60/8do_2periodo_sessao_ordinaria_do_dia_29-09-2022..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/62/10_sessao_ordinaria_do_dia_13-10-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/63/11_sessao_ordinaria_do_dia_20-10-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/64/12_sessao_ordinaria_do_dia_27-10-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/65/13_sessao_ordinaria_do_dia_03-11-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/66/14_sessao_ordinaria_do_dia_10-11-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/67/15o_sessao_ordinaria_-17-11-2022_-.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/70/18_sessao_ordinaria_do_dia_30-06-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>