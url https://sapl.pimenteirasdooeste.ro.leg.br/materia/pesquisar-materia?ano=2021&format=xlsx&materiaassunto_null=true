--- v0 (2025-10-28)
+++ v1 (2026-04-05)
@@ -45,76 +45,76 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>PAUTA</t>
   </si>
   <si>
-    <t>Pauta da Sessão Ordinária</t>
+    <t>Pauta da Sessão ORDINÁRIA</t>
   </si>
   <si>
     <t>Câmara Municipal de Pimenteiras do Oeste - CMPO</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1/1o_pauta__sessao_ordinaria__18_de_fevereiro_2021.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1/1o_pauta__sessao_ordinaria__18_de_fevereiro_2021.pdf</t>
   </si>
   <si>
     <t>3.2.2	Projeto de Lei n° 011/2021-PMPO´´ Dispõe sobre infração administrativa decorrentes de condutas e atividades lesivas ao enfrentamento da emergência de saúde pública decorrente do coronavirus-covid-19 e dá outras providências._x000D_
 3.2.3	Os decretos de NRS 131/137/138/140/141/144 de 2021.Dispõe sobre abertura de crédito adicionais´´</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>"  Projeto de Lei nº 007/2021- PMPO: Dispõe sobre Abertura de Credito Adicional  Especial no Orçamento da Prefeitura Municipal de Pimenteiras do Oeste RO. (Equipamentos de Materiais Permanentes UBS)".</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/3/pauta_3a__sessao_ordinaria__04-03-2021.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/3/pauta_3a__sessao_ordinaria__04-03-2021.pdf</t>
   </si>
   <si>
     <t>* Projeto de Lei n° 003/2021-PMPO - Dispõe sobre Abertura de Credito Adicional Especial por Superávit Financeiro conforme art. 43, § 1º, inciso II da Lei 4.320/64 e ao mesmo tempo altera a Lei Orçamentária Anual – LOA nº 1040/2020)” –Câmara Municipal em R$ 200.000,00.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
  	Nenhum projeto  apresentado.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>" 3.2.1	Projeto de Lei n° 012/2021-PMPO´´Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social (CACS) Do Fundo de Manutenção e Desenvolvimento da Educação (FUNDEB) em conformidade com o artigo 212-A da Constituição Federal e Regulamentada na forma da Lei  Federal  n° 14.113 de 25 de dezembro de 2020.   _x000D_
 3.2.2	- Expediente Apresentado Pelos Vereadores: _x000D_
 3.2.3	Indicação  n° 012/2021- Autoria da vereadora. Irene Alves Almeida_x000D_
                3.2.3 - Expediente  Recebido  Diversos:	_x000D_
 3.3	- LEITURA, DISCUSSÃO E VOTAÇÃO DE REQUERIMENTOS:_x000D_
  	3.4 - APRESENTAÇÃO PROPOSIÇÕES VEREADORES:_x000D_
   	3.5 - USO DA TRIBUNA:</t>
   </si>
   <si>
     <t>7</t>
@@ -186,51 +186,51 @@
   </si>
   <si>
     <t>" 3.2.2	- Expediente Apresentado Pelos Vereadores:_x000D_
 Indicação: n° 033/2021-Autoria do vereador Manoel Ramos de Oliveira._x000D_
 Indicações: n°034 e 035/2021- Autoria da vereadora, Irene Alves Almeida.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>" 1)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
 Projeto de Resolução: n° 04/2021-Dispõe sobre a Doação do Veículo da câmara de Pimenteiras do Oeste e dá outras providencias</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>" 1)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
 Projeto de Resolução: n° 022/2021- Dispõe sobre autorização de repasse financeiro SEBRAE/RO, é da outras providencias. _x000D_
 Projeto de Resolução: n° 023/2021- Dispõe sobre abertura de crédito adicional suplementar no orçamento da Prefeitura Municipal de Pimenteiras.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/pauta_da_sessao_ordinaria__copia_2.pdf</t>
+    <t>http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/pauta_da_sessao_ordinaria__copia_2.pdf</t>
   </si>
   <si>
     <t>" 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
 Projeto de Lei n° 017/2021-Dispõe sobre o plano plurianual para o período de 2022/2025._x000D_
  Projeto de Lei n° 018/2021- Dispõe sobre as diretrizes orçamentárias para a elaboração e execução da LeiOrçamentária Anual para o exercício financeiro do ano 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>" 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
 Projeto de Lei n° 017/2021-Dispõe sobre o plano plurianual para o período de 2022/2025._x000D_
  Projeto de Lei n° 018/2021- Dispõe sobre as diretrizes orçamentárias para a elaboração e execução da LeiOrçamentária Anual para o exercício financeiro do ano 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>" 4)	ORDEM DO DIA: (conforme artigo 208 c/c 215 do Regimento Interno ): _x000D_
 Projeto de Lei n° 024/2021-trata de crédito adicional suplementar no orçamento da Prefeitura Municipal de Pimenteiras do Oeste.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
@@ -691,68 +691,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1/1o_pauta__sessao_ordinaria__18_de_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/3/pauta_3a__sessao_ordinaria__04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/pauta_da_sessao_ordinaria__copia_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/1/1o_pauta__sessao_ordinaria__18_de_fevereiro_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/3/pauta_3a__sessao_ordinaria__04-03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/sapl/public/materialegislativa/2021/18/pauta_da_sessao_ordinaria__copia_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pimenteirasdooeste.ro.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>